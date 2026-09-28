--- v0 (2026-05-06)
+++ v1 (2026-09-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Technology Centre Export" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="3096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="3097">
   <si>
     <t>Organisation</t>
   </si>
   <si>
     <t>Upper organisation</t>
   </si>
   <si>
     <t>Type of organisation</t>
   </si>
   <si>
     <t>Web-link for equipment</t>
   </si>
   <si>
     <t>Web-link for services</t>
   </si>
   <si>
     <t>Contact person</t>
   </si>
   <si>
     <t>Position / Department</t>
   </si>
   <si>
     <t>Phone</t>
   </si>
   <si>
@@ -887,51 +887,51 @@
   <si>
     <t>Guimarães</t>
   </si>
   <si>
     <t>Universidade do Minho - Campus de Azurém, 14</t>
   </si>
   <si>
     <t>Austrian Centre of Industrial Biotechnology</t>
   </si>
   <si>
     <t>https://www.acib.at</t>
   </si>
   <si>
     <t>Graz</t>
   </si>
   <si>
     <t>Krenngasse 37</t>
   </si>
   <si>
     <t>AXEL'ONE</t>
   </si>
   <si>
     <t>Non-Profit Organisation</t>
   </si>
   <si>
-    <t>https://axel-one.com/en/shared-tools-catalog/</t>
+    <t>https://axel-one.com/en/technologies/</t>
   </si>
   <si>
     <t>https://axel-one.com/en/service-offering/</t>
   </si>
   <si>
     <t>Didier BONNET</t>
   </si>
   <si>
     <t>Executive Director</t>
   </si>
   <si>
     <t>didier.bonnet@axel-one.com</t>
   </si>
   <si>
     <t>SOLAIZE</t>
   </si>
   <si>
     <t>Rond-point de l’échangeur - Les Levées</t>
   </si>
   <si>
     <t>B-COM</t>
   </si>
   <si>
     <t>https://b-com.com/en/bcom-flexible-netlab</t>
   </si>
@@ -2650,51 +2650,51 @@
   <si>
     <t>CETI</t>
   </si>
   <si>
     <t>http://217.182.205.214/index.php/performance-matieres/</t>
   </si>
   <si>
     <t>http://217.182.205.214/index.php/revolution-design-4-0/</t>
   </si>
   <si>
     <t>Gilles DESHAYES</t>
   </si>
   <si>
     <t>gilles.deshayes@ceti.com</t>
   </si>
   <si>
     <t>Tourcoing</t>
   </si>
   <si>
     <t>41, Rue des Métissages</t>
   </si>
   <si>
     <t>CETMA - European Research Center for Technologies Design and Materials</t>
   </si>
   <si>
-    <t>http://www.cetma.it/</t>
+    <t>http://www.cetma.it/en/labs.aspx</t>
   </si>
   <si>
     <t>http://www.cetma.it/en</t>
   </si>
   <si>
     <t>Luigi BARONE</t>
   </si>
   <si>
     <t>luigi.barone@cetma.it, massimiliano.chionna@cetma.it</t>
   </si>
   <si>
     <t>Brindisi</t>
   </si>
   <si>
     <t>Cittadella della Ricerca
 S.s. Appia Km 706,03</t>
   </si>
   <si>
     <t>Chem4Tech Lab</t>
   </si>
   <si>
     <t>INSTM</t>
   </si>
   <si>
     <t>http://chem4tech.unibs.it/ricerca/material-characterization</t>
@@ -3227,54 +3227,54 @@
     <t>https://www.fundacionctic.org/es/proyectos</t>
   </si>
   <si>
     <t>http://www.fundacionctic.org/proyectos</t>
   </si>
   <si>
     <t>Pablo COCA</t>
   </si>
   <si>
     <t>Director of Business Development</t>
   </si>
   <si>
     <t>ctic@fundacionctic.org</t>
   </si>
   <si>
     <t>Gijon</t>
   </si>
   <si>
     <t>Ada Byron 39
 Technology Park</t>
   </si>
   <si>
     <t>CTMNC - Centre technique de matériaux naturels de construction</t>
   </si>
   <si>
-    <t>https://www.ctmnc.polaris-creations.fr/home/terre-cuite/essais-produits-ouvrages/</t>
-[...2 lines deleted...]
-    <t>https://www.ctmnc.polaris-creations.fr/home/prestations-besoins/</t>
+    <t>http://www.ctmnc.fr/pages/principaux_equipements.php</t>
+  </si>
+  <si>
+    <t>http://www.ctmnc.fr/images/gallerie/Plaquette_CTMNC_2019_Web.pdf</t>
   </si>
   <si>
     <t>Olivier Dupont</t>
   </si>
   <si>
     <t>Deputy General Manager</t>
   </si>
   <si>
     <t>dupont.o@ctmnc.fr</t>
   </si>
   <si>
     <t>17 rue Letellier</t>
   </si>
   <si>
     <t>Nicolas Deleurme</t>
   </si>
   <si>
     <t>deleurme.n@ctmnc.fr</t>
   </si>
   <si>
     <t>CTR Carinthian Tech Research</t>
   </si>
   <si>
     <t>http://www.ctr.at/en/r-d-areas/r-d-infrastructure</t>
   </si>
@@ -4432,66 +4432,69 @@
   <si>
     <t>FTI-lab</t>
   </si>
   <si>
     <t>University College Ghent</t>
   </si>
   <si>
     <t>https://www.hogent.be/over-hogent/vakgroepen/mode-textiel-en-houttechnologie/</t>
   </si>
   <si>
     <t>Alexandra DE RAEVE</t>
   </si>
   <si>
     <t>alexandra.deraeve@hogent.be</t>
   </si>
   <si>
     <t>Gent</t>
   </si>
   <si>
     <t>Buchtenstraat 11</t>
   </si>
   <si>
     <t>Fundacion CARTIF</t>
   </si>
   <si>
-    <t>https://www.cartif.es/en/technological-offer/pilot-plants/</t>
-[...2 lines deleted...]
-    <t>https://www.cartif.es/en/technological-offer/technological-services/</t>
+    <t>http://www.cartif.com/en/industrial-solutions/infrastructure-and-equipment/equipment.html</t>
+  </si>
+  <si>
+    <t>http://www.cartif.com/en/industrial-solutions/technological-services.html</t>
   </si>
   <si>
     <t>Pedro M. Caballero-Lozano</t>
   </si>
   <si>
     <t>International Programmes Manager</t>
   </si>
   <si>
     <t>+ 34 983546504</t>
   </si>
   <si>
     <t>pedcab@cartif.es</t>
+  </si>
+  <si>
+    <t>VA</t>
   </si>
   <si>
     <t>Boecillo Valladolid</t>
   </si>
   <si>
     <t>Parque Tecnológico de Boecillo, 205</t>
   </si>
   <si>
     <t>FUNDACION CENTRO TECNOLOGICO DE COMPONENTES</t>
   </si>
   <si>
     <t>CTC</t>
   </si>
   <si>
     <t>http://ctcomponentes.es/en/laboratory/</t>
   </si>
   <si>
     <t>http://ctcomponentes.es/en/</t>
   </si>
   <si>
     <t>Alberto PURAS TRUEBA</t>
   </si>
   <si>
     <t>apuras@ctcomponentes.com</t>
   </si>
@@ -6551,57 +6554,57 @@
   <si>
     <t>prinz@lps.rub.de</t>
   </si>
   <si>
     <t>Bochum</t>
   </si>
   <si>
     <t>Industriestraße, 38c</t>
   </si>
   <si>
     <t>Leibniz-Institut für Polymerforschung Dresden e.V.</t>
   </si>
   <si>
     <t>http://www.ipfdd.de</t>
   </si>
   <si>
     <t>Sandra MARTINKA</t>
   </si>
   <si>
     <t>martinka@ipfdd.de</t>
   </si>
   <si>
     <t>Hohe Str. 6</t>
   </si>
   <si>
-    <t>Leitat Technological Center</t>
+    <t>LEITAT Technological Center</t>
   </si>
   <si>
     <t>https://www.leitat.org/en/our-skills/</t>
   </si>
   <si>
-    <t>https://leitat.org/en/skills/</t>
+    <t>http://ipo.leitat.org/expertise/</t>
   </si>
   <si>
     <t>Vincent Jamier</t>
   </si>
   <si>
     <t>Director of International Projects Office</t>
   </si>
   <si>
     <t>(+34) 93 788 23 00</t>
   </si>
   <si>
     <t>vjamier@leitat.org, comunica@leitat.org</t>
   </si>
   <si>
     <t>08225</t>
   </si>
   <si>
     <t>Terrassa (Barcelona)</t>
   </si>
   <si>
     <t>C/ de la Innovació, 2</t>
   </si>
   <si>
     <t>Lero, the Irish Software Research Centre</t>
   </si>
@@ -7673,57 +7676,57 @@
   <si>
     <t>Prototyping and Innovation Centre</t>
   </si>
   <si>
     <t>Technical University of Kosice</t>
   </si>
   <si>
     <t>http://www.sjf.tuke.sk/paic/en/</t>
   </si>
   <si>
     <t>http://roboticshub.sk/en/</t>
   </si>
   <si>
     <t>Marek Vrabel</t>
   </si>
   <si>
     <t>Director of Prototyping &amp; Innvovation Centre</t>
   </si>
   <si>
     <t>+421 556 023 366</t>
   </si>
   <si>
     <t>marek.vrabel@tuke.sk</t>
   </si>
   <si>
-    <t>042 00</t>
+    <t>042 48</t>
   </si>
   <si>
     <t>Košice</t>
   </si>
   <si>
-    <t>Park Komenského 12A
+    <t>Park Komenského
 Košice - mestská časť Sever</t>
   </si>
   <si>
     <t>Public establishment “InTechCentras”</t>
   </si>
   <si>
     <t>https://intechcentras.lt/?lang=en</t>
   </si>
   <si>
     <t>Audrius Jasėnas</t>
   </si>
   <si>
     <t>+370 620 71450</t>
   </si>
   <si>
     <t>audrius.jasenas@intechcentras.lt</t>
   </si>
   <si>
     <t>03154</t>
   </si>
   <si>
     <t>Savanorių pr. 176C-804</t>
   </si>
   <si>
     <t>RECENDT - Research Center for Non-Destructive Testing GmbH</t>
@@ -15168,51 +15171,51 @@
       <c r="G140" s="1"/>
       <c r="H140" s="1"/>
       <c r="I140" s="1" t="s">
         <v>870</v>
       </c>
       <c r="J140" s="1" t="s">
         <v>165</v>
       </c>
       <c r="K140" s="1"/>
       <c r="L140" s="1">
         <v>59200</v>
       </c>
       <c r="M140" s="1" t="s">
         <v>871</v>
       </c>
       <c r="N140" s="1" t="s">
         <v>872</v>
       </c>
     </row>
     <row r="141" spans="1:14">
       <c r="A141" s="1" t="s">
         <v>873</v>
       </c>
       <c r="B141" s="1"/>
       <c r="C141" s="1" t="s">
-        <v>75</v>
+        <v>15</v>
       </c>
       <c r="D141" s="1" t="s">
         <v>874</v>
       </c>
       <c r="E141" s="1" t="s">
         <v>875</v>
       </c>
       <c r="F141" s="1" t="s">
         <v>876</v>
       </c>
       <c r="G141" s="1" t="s">
         <v>443</v>
       </c>
       <c r="H141" s="1"/>
       <c r="I141" s="1" t="s">
         <v>877</v>
       </c>
       <c r="J141" s="1" t="s">
         <v>647</v>
       </c>
       <c r="K141" s="1" t="s">
         <v>878</v>
       </c>
       <c r="L141" s="1">
         <v>72100</v>
@@ -18507,10007 +18510,10009 @@
       <c r="B226" s="1"/>
       <c r="C226" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D226" s="1" t="s">
         <v>1464</v>
       </c>
       <c r="E226" s="1" t="s">
         <v>1465</v>
       </c>
       <c r="F226" s="1" t="s">
         <v>1466</v>
       </c>
       <c r="G226" s="1" t="s">
         <v>1467</v>
       </c>
       <c r="H226" s="1" t="s">
         <v>1468</v>
       </c>
       <c r="I226" s="1" t="s">
         <v>1469</v>
       </c>
       <c r="J226" s="1" t="s">
         <v>62</v>
       </c>
-      <c r="K226" s="1"/>
+      <c r="K226" s="1" t="s">
+        <v>1470</v>
+      </c>
       <c r="L226" s="1">
         <v>47151</v>
       </c>
       <c r="M226" s="1" t="s">
-        <v>1470</v>
+        <v>1471</v>
       </c>
       <c r="N226" s="1" t="s">
-        <v>1471</v>
+        <v>1472</v>
       </c>
     </row>
     <row r="227" spans="1:14">
       <c r="A227" s="1" t="s">
-        <v>1472</v>
+        <v>1473</v>
       </c>
       <c r="B227" s="1" t="s">
-        <v>1473</v>
+        <v>1474</v>
       </c>
       <c r="C227" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D227" s="1" t="s">
-        <v>1474</v>
+        <v>1475</v>
       </c>
       <c r="E227" s="1" t="s">
-        <v>1475</v>
+        <v>1476</v>
       </c>
       <c r="F227" s="1" t="s">
-        <v>1476</v>
+        <v>1477</v>
       </c>
       <c r="G227" s="1"/>
       <c r="H227" s="1"/>
       <c r="I227" s="1" t="s">
-        <v>1477</v>
+        <v>1478</v>
       </c>
       <c r="J227" s="1" t="s">
         <v>62</v>
       </c>
       <c r="K227" s="1" t="s">
-        <v>1478</v>
+        <v>1479</v>
       </c>
       <c r="L227" s="1">
         <v>39011</v>
       </c>
       <c r="M227" s="1" t="s">
-        <v>1479</v>
+        <v>1480</v>
       </c>
       <c r="N227" s="1" t="s">
-        <v>1480</v>
+        <v>1481</v>
       </c>
     </row>
     <row r="228" spans="1:14">
       <c r="A228" s="1" t="s">
-        <v>1481</v>
+        <v>1482</v>
       </c>
       <c r="B228" s="1"/>
       <c r="C228" s="1" t="s">
         <v>289</v>
       </c>
       <c r="D228" s="1" t="s">
-        <v>1482</v>
+        <v>1483</v>
       </c>
       <c r="E228" s="1" t="s">
-        <v>1483</v>
+        <v>1484</v>
       </c>
       <c r="F228" s="1"/>
       <c r="G228" s="1"/>
       <c r="H228" s="1"/>
       <c r="I228" s="1"/>
       <c r="J228" s="1" t="s">
         <v>62</v>
       </c>
       <c r="K228" s="1" t="s">
         <v>939</v>
       </c>
       <c r="L228" s="1">
         <v>48170</v>
       </c>
       <c r="M228" s="1" t="s">
-        <v>1484</v>
+        <v>1485</v>
       </c>
       <c r="N228" s="1" t="s">
-        <v>1485</v>
+        <v>1486</v>
       </c>
     </row>
     <row r="229" spans="1:14">
       <c r="A229" s="1" t="s">
-        <v>1486</v>
+        <v>1487</v>
       </c>
       <c r="B229" s="1"/>
       <c r="C229" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D229" s="1" t="s">
-        <v>1487</v>
+        <v>1488</v>
       </c>
       <c r="E229" s="1" t="s">
-        <v>1487</v>
+        <v>1488</v>
       </c>
       <c r="F229" s="1" t="s">
-        <v>1488</v>
+        <v>1489</v>
       </c>
       <c r="G229" s="1"/>
       <c r="H229" s="1"/>
       <c r="I229" s="1" t="s">
-        <v>1489</v>
+        <v>1490</v>
       </c>
       <c r="J229" s="1" t="s">
         <v>62</v>
       </c>
       <c r="K229" s="1" t="s">
-        <v>1490</v>
+        <v>1491</v>
       </c>
       <c r="L229" s="1">
         <v>15190</v>
       </c>
       <c r="M229" s="1" t="s">
-        <v>1491</v>
+        <v>1492</v>
       </c>
       <c r="N229" s="1" t="s">
-        <v>1492</v>
+        <v>1493</v>
       </c>
     </row>
     <row r="230" spans="1:14">
       <c r="A230" s="1" t="s">
-        <v>1493</v>
+        <v>1494</v>
       </c>
       <c r="B230" s="1"/>
       <c r="C230" s="1" t="s">
         <v>289</v>
       </c>
       <c r="D230" s="1" t="s">
-        <v>1494</v>
+        <v>1495</v>
       </c>
       <c r="E230" s="1" t="s">
-        <v>1494</v>
+        <v>1495</v>
       </c>
       <c r="F230" s="1" t="s">
-        <v>1495</v>
+        <v>1496</v>
       </c>
       <c r="G230" s="1" t="s">
-        <v>1496</v>
+        <v>1497</v>
       </c>
       <c r="H230" s="1"/>
       <c r="I230" s="1" t="s">
-        <v>1497</v>
+        <v>1498</v>
       </c>
       <c r="J230" s="1" t="s">
         <v>62</v>
       </c>
       <c r="K230" s="1"/>
       <c r="L230" s="1">
         <v>33428</v>
       </c>
       <c r="M230" s="1" t="s">
-        <v>1498</v>
+        <v>1499</v>
       </c>
       <c r="N230" s="1" t="s">
-        <v>1499</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="231" spans="1:14">
       <c r="A231" s="1" t="s">
-        <v>1500</v>
+        <v>1501</v>
       </c>
       <c r="B231" s="1"/>
       <c r="C231" s="1" t="s">
         <v>289</v>
       </c>
       <c r="D231" s="1" t="s">
-        <v>1501</v>
+        <v>1502</v>
       </c>
       <c r="E231" s="1" t="s">
-        <v>1502</v>
+        <v>1503</v>
       </c>
       <c r="F231" s="1" t="s">
-        <v>1503</v>
+        <v>1504</v>
       </c>
       <c r="G231" s="1" t="s">
-        <v>1504</v>
+        <v>1505</v>
       </c>
       <c r="H231" s="1" t="s">
-        <v>1505</v>
+        <v>1506</v>
       </c>
       <c r="I231" s="1" t="s">
-        <v>1506</v>
+        <v>1507</v>
       </c>
       <c r="J231" s="1" t="s">
         <v>62</v>
       </c>
       <c r="K231" s="1" t="s">
-        <v>1507</v>
+        <v>1508</v>
       </c>
       <c r="L231" s="1">
         <v>33203</v>
       </c>
       <c r="M231" s="1" t="s">
         <v>1061</v>
       </c>
       <c r="N231" s="1" t="s">
-        <v>1508</v>
+        <v>1509</v>
       </c>
     </row>
     <row r="232" spans="1:14">
       <c r="A232" s="1" t="s">
-        <v>1500</v>
+        <v>1501</v>
       </c>
       <c r="B232" s="1"/>
       <c r="C232" s="1" t="s">
         <v>289</v>
       </c>
       <c r="D232" s="1" t="s">
-        <v>1501</v>
+        <v>1502</v>
       </c>
       <c r="E232" s="1" t="s">
-        <v>1502</v>
+        <v>1503</v>
       </c>
       <c r="F232" s="1" t="s">
-        <v>1509</v>
+        <v>1510</v>
       </c>
       <c r="G232" s="1" t="s">
-        <v>1510</v>
+        <v>1511</v>
       </c>
       <c r="H232" s="1" t="s">
-        <v>1511</v>
+        <v>1512</v>
       </c>
       <c r="I232" s="1" t="s">
-        <v>1512</v>
+        <v>1513</v>
       </c>
       <c r="J232" s="1" t="s">
         <v>62</v>
       </c>
       <c r="K232" s="1" t="s">
-        <v>1507</v>
+        <v>1508</v>
       </c>
       <c r="L232" s="1">
         <v>33203</v>
       </c>
       <c r="M232" s="1" t="s">
         <v>1061</v>
       </c>
       <c r="N232" s="1" t="s">
-        <v>1508</v>
+        <v>1509</v>
       </c>
     </row>
     <row r="233" spans="1:14">
       <c r="A233" s="1" t="s">
-        <v>1513</v>
+        <v>1514</v>
       </c>
       <c r="B233" s="1" t="s">
-        <v>1513</v>
+        <v>1514</v>
       </c>
       <c r="C233" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D233" s="1" t="s">
-        <v>1514</v>
+        <v>1515</v>
       </c>
       <c r="E233" s="1" t="s">
-        <v>1515</v>
+        <v>1516</v>
       </c>
       <c r="F233" s="1"/>
       <c r="G233" s="1"/>
       <c r="H233" s="1"/>
       <c r="I233" s="1"/>
       <c r="J233" s="1" t="s">
         <v>271</v>
       </c>
       <c r="K233" s="1"/>
       <c r="L233" s="1">
         <v>1000</v>
       </c>
       <c r="M233" s="1" t="s">
-        <v>1516</v>
+        <v>1517</v>
       </c>
       <c r="N233" s="1" t="s">
-        <v>1517</v>
+        <v>1518</v>
       </c>
     </row>
     <row r="234" spans="1:14">
       <c r="A234" s="1" t="s">
-        <v>1518</v>
+        <v>1519</v>
       </c>
       <c r="B234" s="1" t="s">
-        <v>1519</v>
+        <v>1520</v>
       </c>
       <c r="C234" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D234" s="1" t="s">
-        <v>1520</v>
+        <v>1521</v>
       </c>
       <c r="E234" s="1" t="s">
-        <v>1521</v>
+        <v>1522</v>
       </c>
       <c r="F234" s="1" t="s">
-        <v>1522</v>
+        <v>1523</v>
       </c>
       <c r="G234" s="1"/>
       <c r="H234" s="1"/>
       <c r="I234" s="1" t="s">
-        <v>1523</v>
+        <v>1524</v>
       </c>
       <c r="J234" s="1" t="s">
         <v>22</v>
       </c>
       <c r="K234" s="1"/>
       <c r="L234" s="1">
         <v>78052</v>
       </c>
       <c r="M234" s="1" t="s">
-        <v>1524</v>
+        <v>1525</v>
       </c>
       <c r="N234" s="1" t="s">
-        <v>1525</v>
+        <v>1526</v>
       </c>
     </row>
     <row r="235" spans="1:14">
       <c r="A235" s="1" t="s">
-        <v>1526</v>
+        <v>1527</v>
       </c>
       <c r="B235" s="1" t="s">
-        <v>1519</v>
+        <v>1520</v>
       </c>
       <c r="C235" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D235" s="1" t="s">
-        <v>1527</v>
+        <v>1528</v>
       </c>
       <c r="E235" s="1" t="s">
-        <v>1528</v>
+        <v>1529</v>
       </c>
       <c r="F235" s="1" t="s">
-        <v>1529</v>
+        <v>1530</v>
       </c>
       <c r="G235" s="1" t="s">
-        <v>1530</v>
+        <v>1531</v>
       </c>
       <c r="H235" s="1" t="s">
-        <v>1531</v>
+        <v>1532</v>
       </c>
       <c r="I235" s="1" t="s">
-        <v>1532</v>
+        <v>1533</v>
       </c>
       <c r="J235" s="1" t="s">
         <v>22</v>
       </c>
       <c r="K235" s="1"/>
       <c r="L235" s="1">
         <v>70569</v>
       </c>
       <c r="M235" s="1" t="s">
         <v>1363</v>
       </c>
       <c r="N235" s="1" t="s">
-        <v>1533</v>
+        <v>1534</v>
       </c>
     </row>
     <row r="236" spans="1:14">
       <c r="A236" s="1" t="s">
-        <v>1534</v>
+        <v>1535</v>
       </c>
       <c r="B236" s="1" t="s">
-        <v>1535</v>
+        <v>1536</v>
       </c>
       <c r="C236" s="1" t="s">
         <v>178</v>
       </c>
       <c r="D236" s="1" t="s">
-        <v>1536</v>
+        <v>1537</v>
       </c>
       <c r="E236" s="1" t="s">
-        <v>1537</v>
+        <v>1538</v>
       </c>
       <c r="F236" s="1" t="s">
-        <v>1538</v>
+        <v>1539</v>
       </c>
       <c r="G236" s="1" t="s">
-        <v>1539</v>
+        <v>1540</v>
       </c>
       <c r="H236" s="1">
         <v>358505238819</v>
       </c>
       <c r="I236" s="1" t="s">
-        <v>1540</v>
+        <v>1541</v>
       </c>
       <c r="J236" s="1" t="s">
         <v>263</v>
       </c>
       <c r="K236" s="1"/>
       <c r="L236" s="1" t="s">
-        <v>1541</v>
+        <v>1542</v>
       </c>
       <c r="M236" s="1" t="s">
-        <v>1542</v>
+        <v>1543</v>
       </c>
       <c r="N236" s="1" t="s">
-        <v>1543</v>
+        <v>1544</v>
       </c>
     </row>
     <row r="237" spans="1:14">
       <c r="A237" s="1" t="s">
-        <v>1544</v>
+        <v>1545</v>
       </c>
       <c r="B237" s="1" t="s">
-        <v>1545</v>
+        <v>1546</v>
       </c>
       <c r="C237" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D237" s="1" t="s">
-        <v>1546</v>
+        <v>1547</v>
       </c>
       <c r="E237" s="1" t="s">
-        <v>1547</v>
+        <v>1548</v>
       </c>
       <c r="F237" s="1" t="s">
-        <v>1548</v>
+        <v>1549</v>
       </c>
       <c r="G237" s="1"/>
       <c r="H237" s="1"/>
       <c r="I237" s="1" t="s">
-        <v>1549</v>
+        <v>1550</v>
       </c>
       <c r="J237" s="1" t="s">
         <v>647</v>
       </c>
       <c r="K237" s="1" t="s">
         <v>648</v>
       </c>
       <c r="L237" s="1">
         <v>38123</v>
       </c>
       <c r="M237" s="1" t="s">
-        <v>1550</v>
+        <v>1551</v>
       </c>
       <c r="N237" s="1" t="s">
-        <v>1551</v>
+        <v>1552</v>
       </c>
     </row>
     <row r="238" spans="1:14">
       <c r="A238" s="1" t="s">
-        <v>1552</v>
+        <v>1553</v>
       </c>
       <c r="B238" s="1" t="s">
-        <v>1553</v>
+        <v>1554</v>
       </c>
       <c r="C238" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D238" s="1" t="s">
-        <v>1554</v>
+        <v>1555</v>
       </c>
       <c r="E238" s="1" t="s">
-        <v>1555</v>
+        <v>1556</v>
       </c>
       <c r="F238" s="1" t="s">
-        <v>1556</v>
+        <v>1557</v>
       </c>
       <c r="G238" s="1"/>
       <c r="H238" s="1"/>
       <c r="I238" s="1" t="s">
-        <v>1557</v>
+        <v>1558</v>
       </c>
       <c r="J238" s="1" t="s">
         <v>612</v>
       </c>
       <c r="K238" s="1"/>
       <c r="L238" s="1">
         <v>25241</v>
       </c>
       <c r="M238" s="1" t="s">
-        <v>1558</v>
+        <v>1559</v>
       </c>
       <c r="N238" s="1" t="s">
-        <v>1559</v>
+        <v>1560</v>
       </c>
     </row>
     <row r="239" spans="1:14">
       <c r="A239" s="1" t="s">
-        <v>1560</v>
+        <v>1561</v>
       </c>
       <c r="B239" s="1"/>
       <c r="C239" s="1" t="s">
         <v>178</v>
       </c>
       <c r="D239" s="1" t="s">
-        <v>1561</v>
+        <v>1562</v>
       </c>
       <c r="E239" s="1" t="s">
-        <v>1562</v>
+        <v>1563</v>
       </c>
       <c r="F239" s="1" t="s">
-        <v>1563</v>
+        <v>1564</v>
       </c>
       <c r="G239" s="1"/>
       <c r="H239" s="1"/>
       <c r="I239" s="1" t="s">
-        <v>1564</v>
+        <v>1565</v>
       </c>
       <c r="J239" s="1" t="s">
         <v>22</v>
       </c>
       <c r="K239" s="1"/>
       <c r="L239" s="1" t="s">
-        <v>1565</v>
+        <v>1566</v>
       </c>
       <c r="M239" s="1" t="s">
-        <v>1566</v>
+        <v>1567</v>
       </c>
       <c r="N239" s="1" t="s">
-        <v>1567</v>
+        <v>1568</v>
       </c>
     </row>
     <row r="240" spans="1:14">
       <c r="A240" s="1" t="s">
-        <v>1560</v>
+        <v>1561</v>
       </c>
       <c r="B240" s="1"/>
       <c r="C240" s="1" t="s">
         <v>178</v>
       </c>
       <c r="D240" s="1" t="s">
-        <v>1561</v>
+        <v>1562</v>
       </c>
       <c r="E240" s="1" t="s">
-        <v>1562</v>
+        <v>1563</v>
       </c>
       <c r="F240" s="1" t="s">
-        <v>1568</v>
+        <v>1569</v>
       </c>
       <c r="G240" s="1"/>
       <c r="H240" s="1"/>
       <c r="I240" s="1" t="s">
-        <v>1569</v>
+        <v>1570</v>
       </c>
       <c r="J240" s="1" t="s">
         <v>22</v>
       </c>
       <c r="K240" s="1"/>
       <c r="L240" s="1" t="s">
-        <v>1565</v>
+        <v>1566</v>
       </c>
       <c r="M240" s="1" t="s">
-        <v>1566</v>
+        <v>1567</v>
       </c>
       <c r="N240" s="1" t="s">
-        <v>1567</v>
+        <v>1568</v>
       </c>
     </row>
     <row r="241" spans="1:14">
       <c r="A241" s="1" t="s">
-        <v>1570</v>
+        <v>1571</v>
       </c>
       <c r="B241" s="1"/>
       <c r="C241" s="1" t="s">
         <v>75</v>
       </c>
       <c r="D241" s="1" t="s">
-        <v>1571</v>
+        <v>1572</v>
       </c>
       <c r="E241" s="1" t="s">
-        <v>1571</v>
+        <v>1572</v>
       </c>
       <c r="F241" s="1" t="s">
-        <v>1572</v>
+        <v>1573</v>
       </c>
       <c r="G241" s="1"/>
       <c r="H241" s="1"/>
       <c r="I241" s="1" t="s">
-        <v>1573</v>
+        <v>1574</v>
       </c>
       <c r="J241" s="1" t="s">
         <v>165</v>
       </c>
       <c r="K241" s="1"/>
       <c r="L241" s="1">
         <v>68300</v>
       </c>
       <c r="M241" s="1" t="s">
-        <v>1574</v>
+        <v>1575</v>
       </c>
       <c r="N241" s="1" t="s">
-        <v>1575</v>
+        <v>1576</v>
       </c>
     </row>
     <row r="242" spans="1:14">
       <c r="A242" s="1" t="s">
-        <v>1576</v>
+        <v>1577</v>
       </c>
       <c r="B242" s="1"/>
       <c r="C242" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D242" s="1" t="s">
-        <v>1577</v>
+        <v>1578</v>
       </c>
       <c r="E242" s="1" t="s">
-        <v>1577</v>
+        <v>1578</v>
       </c>
       <c r="F242" s="1"/>
       <c r="G242" s="1"/>
       <c r="H242" s="1"/>
       <c r="I242" s="1"/>
       <c r="J242" s="1" t="s">
         <v>27</v>
       </c>
       <c r="K242" s="1"/>
       <c r="L242" s="1">
         <v>8010</v>
       </c>
       <c r="M242" s="1" t="s">
         <v>286</v>
       </c>
       <c r="N242" s="1" t="s">
-        <v>1578</v>
+        <v>1579</v>
       </c>
     </row>
     <row r="243" spans="1:14">
       <c r="A243" s="1" t="s">
-        <v>1579</v>
+        <v>1580</v>
       </c>
       <c r="B243" s="1" t="s">
-        <v>1580</v>
+        <v>1581</v>
       </c>
       <c r="C243" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D243" s="1" t="s">
-        <v>1581</v>
+        <v>1582</v>
       </c>
       <c r="E243" s="1" t="s">
-        <v>1581</v>
+        <v>1582</v>
       </c>
       <c r="F243" s="1" t="s">
-        <v>1582</v>
+        <v>1583</v>
       </c>
       <c r="G243" s="1" t="s">
-        <v>1583</v>
+        <v>1584</v>
       </c>
       <c r="H243" s="1"/>
       <c r="I243" s="1" t="s">
-        <v>1584</v>
+        <v>1585</v>
       </c>
       <c r="J243" s="1" t="s">
         <v>45</v>
       </c>
       <c r="K243" s="1" t="s">
         <v>46</v>
       </c>
       <c r="L243" s="1" t="s">
-        <v>1585</v>
+        <v>1586</v>
       </c>
       <c r="M243" s="1" t="s">
         <v>47</v>
       </c>
       <c r="N243" s="1" t="s">
-        <v>1586</v>
+        <v>1587</v>
       </c>
     </row>
     <row r="244" spans="1:14">
       <c r="A244" s="1" t="s">
-        <v>1587</v>
+        <v>1588</v>
       </c>
       <c r="B244" s="1"/>
       <c r="C244" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D244" s="1" t="s">
-        <v>1588</v>
+        <v>1589</v>
       </c>
       <c r="E244" s="1" t="s">
-        <v>1589</v>
+        <v>1590</v>
       </c>
       <c r="F244" s="1" t="s">
-        <v>1590</v>
+        <v>1591</v>
       </c>
       <c r="G244" s="1" t="s">
-        <v>1591</v>
+        <v>1592</v>
       </c>
       <c r="H244" s="1"/>
       <c r="I244" s="1" t="s">
-        <v>1592</v>
+        <v>1593</v>
       </c>
       <c r="J244" s="1" t="s">
         <v>22</v>
       </c>
       <c r="K244" s="1"/>
       <c r="L244" s="1">
         <v>15236</v>
       </c>
       <c r="M244" s="1" t="s">
-        <v>1593</v>
+        <v>1594</v>
       </c>
       <c r="N244" s="1" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
     </row>
     <row r="245" spans="1:14">
       <c r="A245" s="1" t="s">
-        <v>1595</v>
+        <v>1596</v>
       </c>
       <c r="B245" s="1" t="s">
-        <v>1596</v>
+        <v>1597</v>
       </c>
       <c r="C245" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D245" s="1" t="s">
-        <v>1597</v>
+        <v>1598</v>
       </c>
       <c r="E245" s="1" t="s">
-        <v>1598</v>
+        <v>1599</v>
       </c>
       <c r="F245" s="1" t="s">
-        <v>1599</v>
+        <v>1600</v>
       </c>
       <c r="G245" s="1" t="s">
-        <v>1600</v>
+        <v>1601</v>
       </c>
       <c r="H245" s="1" t="s">
-        <v>1601</v>
+        <v>1602</v>
       </c>
       <c r="I245" s="1" t="s">
-        <v>1602</v>
+        <v>1603</v>
       </c>
       <c r="J245" s="1" t="s">
         <v>62</v>
       </c>
       <c r="K245" s="1" t="s">
-        <v>1603</v>
+        <v>1604</v>
       </c>
       <c r="L245" s="1">
         <v>20870</v>
       </c>
       <c r="M245" s="1" t="s">
-        <v>1604</v>
+        <v>1605</v>
       </c>
       <c r="N245" s="1" t="s">
-        <v>1605</v>
+        <v>1606</v>
       </c>
     </row>
     <row r="246" spans="1:14">
       <c r="A246" s="1" t="s">
-        <v>1606</v>
+        <v>1607</v>
       </c>
       <c r="B246" s="1" t="s">
-        <v>1607</v>
+        <v>1608</v>
       </c>
       <c r="C246" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D246" s="1" t="s">
-        <v>1608</v>
+        <v>1609</v>
       </c>
       <c r="E246" s="1" t="s">
-        <v>1608</v>
+        <v>1609</v>
       </c>
       <c r="F246" s="1" t="s">
-        <v>1609</v>
+        <v>1610</v>
       </c>
       <c r="G246" s="1"/>
       <c r="H246" s="1"/>
       <c r="I246" s="1" t="s">
-        <v>1610</v>
+        <v>1611</v>
       </c>
       <c r="J246" s="1" t="s">
         <v>62</v>
       </c>
       <c r="K246" s="1"/>
       <c r="L246" s="1">
         <v>20600</v>
       </c>
       <c r="M246" s="1" t="s">
-        <v>1611</v>
+        <v>1612</v>
       </c>
       <c r="N246" s="1" t="s">
-        <v>1612</v>
+        <v>1613</v>
       </c>
     </row>
     <row r="247" spans="1:14">
       <c r="A247" s="1" t="s">
-        <v>1613</v>
+        <v>1614</v>
       </c>
       <c r="B247" s="1" t="s">
-        <v>1614</v>
+        <v>1615</v>
       </c>
       <c r="C247" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D247" s="1" t="s">
-        <v>1615</v>
+        <v>1616</v>
       </c>
       <c r="E247" s="1" t="s">
-        <v>1616</v>
+        <v>1617</v>
       </c>
       <c r="F247" s="1" t="s">
-        <v>1617</v>
+        <v>1618</v>
       </c>
       <c r="G247" s="1" t="s">
-        <v>1618</v>
+        <v>1619</v>
       </c>
       <c r="H247" s="1" t="s">
-        <v>1619</v>
+        <v>1620</v>
       </c>
       <c r="I247" s="1" t="s">
-        <v>1620</v>
+        <v>1621</v>
       </c>
       <c r="J247" s="1" t="s">
         <v>62</v>
       </c>
       <c r="K247" s="1"/>
       <c r="L247" s="1">
         <v>20500</v>
       </c>
       <c r="M247" s="1" t="s">
-        <v>1621</v>
+        <v>1622</v>
       </c>
       <c r="N247" s="1" t="s">
-        <v>1622</v>
+        <v>1623</v>
       </c>
     </row>
     <row r="248" spans="1:14">
       <c r="A248" s="1" t="s">
-        <v>1623</v>
+        <v>1624</v>
       </c>
       <c r="B248" s="1" t="s">
-        <v>1623</v>
+        <v>1624</v>
       </c>
       <c r="C248" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D248" s="1" t="s">
-        <v>1624</v>
+        <v>1625</v>
       </c>
       <c r="E248" s="1" t="s">
-        <v>1625</v>
+        <v>1626</v>
       </c>
       <c r="F248" s="1"/>
       <c r="G248" s="1"/>
       <c r="H248" s="1"/>
       <c r="I248" s="1"/>
       <c r="J248" s="1" t="s">
         <v>62</v>
       </c>
       <c r="K248" s="1" t="s">
-        <v>1626</v>
+        <v>1627</v>
       </c>
       <c r="L248" s="1">
         <v>28935</v>
       </c>
       <c r="M248" s="1" t="s">
-        <v>1627</v>
+        <v>1628</v>
       </c>
       <c r="N248" s="1" t="s">
-        <v>1628</v>
+        <v>1629</v>
       </c>
     </row>
     <row r="249" spans="1:14">
       <c r="A249" s="1" t="s">
-        <v>1629</v>
+        <v>1630</v>
       </c>
       <c r="B249" s="1"/>
       <c r="C249" s="1" t="s">
         <v>160</v>
       </c>
       <c r="D249" s="1" t="s">
-        <v>1630</v>
+        <v>1631</v>
       </c>
       <c r="E249" s="1" t="s">
-        <v>1630</v>
+        <v>1631</v>
       </c>
       <c r="F249" s="1" t="s">
-        <v>1631</v>
+        <v>1632</v>
       </c>
       <c r="G249" s="1"/>
       <c r="H249" s="1"/>
       <c r="I249" s="1" t="s">
-        <v>1632</v>
+        <v>1633</v>
       </c>
       <c r="J249" s="1" t="s">
         <v>367</v>
       </c>
       <c r="K249" s="1">
         <v>37</v>
       </c>
       <c r="L249" s="1">
         <v>12618</v>
       </c>
       <c r="M249" s="1" t="s">
         <v>1082</v>
       </c>
       <c r="N249" s="1" t="s">
-        <v>1633</v>
+        <v>1634</v>
       </c>
     </row>
     <row r="250" spans="1:14">
       <c r="A250" s="1" t="s">
-        <v>1634</v>
+        <v>1635</v>
       </c>
       <c r="B250" s="1" t="s">
-        <v>1635</v>
+        <v>1636</v>
       </c>
       <c r="C250" s="1" t="s">
         <v>178</v>
       </c>
       <c r="D250" s="1" t="s">
-        <v>1636</v>
+        <v>1637</v>
       </c>
       <c r="E250" s="1" t="s">
-        <v>1636</v>
+        <v>1637</v>
       </c>
       <c r="F250" s="1" t="s">
-        <v>1637</v>
+        <v>1638</v>
       </c>
       <c r="G250" s="1" t="s">
-        <v>1638</v>
+        <v>1639</v>
       </c>
       <c r="H250" s="1"/>
       <c r="I250" s="1" t="s">
-        <v>1639</v>
+        <v>1640</v>
       </c>
       <c r="J250" s="1" t="s">
         <v>22</v>
       </c>
       <c r="K250" s="1"/>
       <c r="L250" s="1">
         <v>47805</v>
       </c>
       <c r="M250" s="1" t="s">
-        <v>1640</v>
+        <v>1641</v>
       </c>
       <c r="N250" s="1" t="s">
-        <v>1641</v>
+        <v>1642</v>
       </c>
     </row>
     <row r="251" spans="1:14">
       <c r="A251" s="1" t="s">
-        <v>1642</v>
+        <v>1643</v>
       </c>
       <c r="B251" s="1" t="s">
-        <v>1643</v>
+        <v>1644</v>
       </c>
       <c r="C251" s="1" t="s">
         <v>178</v>
       </c>
       <c r="D251" s="1" t="s">
-        <v>1644</v>
+        <v>1645</v>
       </c>
       <c r="E251" s="1" t="s">
-        <v>1644</v>
+        <v>1645</v>
       </c>
       <c r="F251" s="1" t="s">
-        <v>1645</v>
+        <v>1646</v>
       </c>
       <c r="G251" s="1"/>
       <c r="H251" s="1"/>
       <c r="I251" s="1" t="s">
-        <v>1646</v>
+        <v>1647</v>
       </c>
       <c r="J251" s="1" t="s">
         <v>34</v>
       </c>
       <c r="K251" s="1"/>
       <c r="L251" s="1">
         <v>3500</v>
       </c>
       <c r="M251" s="1" t="s">
-        <v>1647</v>
+        <v>1648</v>
       </c>
       <c r="N251" s="1" t="s">
-        <v>1648</v>
+        <v>1649</v>
       </c>
     </row>
     <row r="252" spans="1:14">
       <c r="A252" s="1" t="s">
-        <v>1649</v>
+        <v>1650</v>
       </c>
       <c r="B252" s="1" t="s">
-        <v>1650</v>
+        <v>1651</v>
       </c>
       <c r="C252" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D252" s="1" t="s">
-        <v>1651</v>
+        <v>1652</v>
       </c>
       <c r="E252" s="1" t="s">
-        <v>1652</v>
+        <v>1653</v>
       </c>
       <c r="F252" s="1" t="s">
-        <v>1653</v>
+        <v>1654</v>
       </c>
       <c r="G252" s="1"/>
       <c r="H252" s="1"/>
       <c r="I252" s="1" t="s">
-        <v>1654</v>
+        <v>1655</v>
       </c>
       <c r="J252" s="1" t="s">
         <v>637</v>
       </c>
       <c r="K252" s="1"/>
       <c r="L252" s="1">
         <v>77190</v>
       </c>
       <c r="M252" s="1" t="s">
-        <v>1655</v>
+        <v>1656</v>
       </c>
       <c r="N252" s="1" t="s">
-        <v>1656</v>
+        <v>1657</v>
       </c>
     </row>
     <row r="253" spans="1:14">
       <c r="A253" s="1" t="s">
-        <v>1657</v>
+        <v>1658</v>
       </c>
       <c r="B253" s="1"/>
       <c r="C253" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D253" s="1" t="s">
-        <v>1658</v>
+        <v>1659</v>
       </c>
       <c r="E253" s="1" t="s">
-        <v>1659</v>
+        <v>1660</v>
       </c>
       <c r="F253" s="1" t="s">
-        <v>1660</v>
+        <v>1661</v>
       </c>
       <c r="G253" s="1"/>
       <c r="H253" s="1"/>
       <c r="I253" s="1" t="s">
-        <v>1661</v>
+        <v>1662</v>
       </c>
       <c r="J253" s="1" t="s">
         <v>34</v>
       </c>
       <c r="K253" s="1"/>
       <c r="L253" s="1">
         <v>8800</v>
       </c>
       <c r="M253" s="1" t="s">
-        <v>1662</v>
+        <v>1663</v>
       </c>
       <c r="N253" s="1" t="s">
-        <v>1663</v>
+        <v>1664</v>
       </c>
     </row>
     <row r="254" spans="1:14">
       <c r="A254" s="1" t="s">
-        <v>1664</v>
+        <v>1665</v>
       </c>
       <c r="B254" s="1"/>
       <c r="C254" s="1"/>
       <c r="D254" s="1" t="s">
-        <v>1665</v>
+        <v>1666</v>
       </c>
       <c r="E254" s="1" t="s">
-        <v>1666</v>
+        <v>1667</v>
       </c>
       <c r="F254" s="1" t="s">
-        <v>1667</v>
+        <v>1668</v>
       </c>
       <c r="G254" s="1"/>
       <c r="H254" s="1"/>
       <c r="I254" s="1" t="s">
-        <v>1668</v>
+        <v>1669</v>
       </c>
       <c r="J254" s="1" t="s">
         <v>637</v>
       </c>
       <c r="K254" s="1"/>
       <c r="L254" s="1">
         <v>400293</v>
       </c>
       <c r="M254" s="1" t="s">
-        <v>1669</v>
+        <v>1670</v>
       </c>
       <c r="N254" s="1" t="s">
-        <v>1670</v>
+        <v>1671</v>
       </c>
     </row>
     <row r="255" spans="1:14">
       <c r="A255" s="1" t="s">
-        <v>1671</v>
+        <v>1672</v>
       </c>
       <c r="B255" s="1"/>
       <c r="C255" s="1" t="s">
         <v>289</v>
       </c>
       <c r="D255" s="1" t="s">
-        <v>1672</v>
+        <v>1673</v>
       </c>
       <c r="E255" s="1" t="s">
-        <v>1673</v>
+        <v>1674</v>
       </c>
       <c r="F255" s="1" t="s">
-        <v>1674</v>
+        <v>1675</v>
       </c>
       <c r="G255" s="1" t="s">
-        <v>1675</v>
+        <v>1676</v>
       </c>
       <c r="H255" s="1" t="s">
-        <v>1676</v>
+        <v>1677</v>
       </c>
       <c r="I255" s="1" t="s">
-        <v>1677</v>
+        <v>1678</v>
       </c>
       <c r="J255" s="1" t="s">
         <v>280</v>
       </c>
       <c r="K255" s="1"/>
       <c r="L255" s="1" t="s">
-        <v>1678</v>
+        <v>1679</v>
       </c>
       <c r="M255" s="1" t="s">
-        <v>1679</v>
+        <v>1680</v>
       </c>
       <c r="N255" s="1" t="s">
-        <v>1680</v>
+        <v>1681</v>
       </c>
     </row>
     <row r="256" spans="1:14">
       <c r="A256" s="1" t="s">
-        <v>1681</v>
+        <v>1682</v>
       </c>
       <c r="B256" s="1"/>
       <c r="C256" s="1" t="s">
         <v>289</v>
       </c>
       <c r="D256" s="1" t="s">
-        <v>1682</v>
+        <v>1683</v>
       </c>
       <c r="E256" s="1" t="s">
-        <v>1682</v>
+        <v>1683</v>
       </c>
       <c r="F256" s="1" t="s">
-        <v>1683</v>
+        <v>1684</v>
       </c>
       <c r="G256" s="1"/>
       <c r="H256" s="1"/>
       <c r="I256" s="1" t="s">
-        <v>1684</v>
+        <v>1685</v>
       </c>
       <c r="J256" s="1" t="s">
         <v>280</v>
       </c>
       <c r="K256" s="1"/>
       <c r="L256" s="1" t="s">
-        <v>1685</v>
+        <v>1686</v>
       </c>
       <c r="M256" s="1" t="s">
-        <v>1686</v>
+        <v>1687</v>
       </c>
       <c r="N256" s="1" t="s">
-        <v>1687</v>
+        <v>1688</v>
       </c>
     </row>
     <row r="257" spans="1:14">
       <c r="A257" s="1" t="s">
-        <v>1688</v>
+        <v>1689</v>
       </c>
       <c r="B257" s="1"/>
       <c r="C257" s="1" t="s">
         <v>289</v>
       </c>
       <c r="D257" s="1" t="s">
-        <v>1689</v>
+        <v>1690</v>
       </c>
       <c r="E257" s="1" t="s">
-        <v>1690</v>
+        <v>1691</v>
       </c>
       <c r="F257" s="1" t="s">
-        <v>1691</v>
+        <v>1692</v>
       </c>
       <c r="G257" s="1"/>
       <c r="H257" s="1"/>
       <c r="I257" s="1" t="s">
-        <v>1692</v>
+        <v>1693</v>
       </c>
       <c r="J257" s="1" t="s">
         <v>280</v>
       </c>
       <c r="K257" s="1"/>
       <c r="L257" s="1" t="s">
-        <v>1685</v>
+        <v>1686</v>
       </c>
       <c r="M257" s="1" t="s">
-        <v>1693</v>
+        <v>1694</v>
       </c>
       <c r="N257" s="1" t="s">
-        <v>1687</v>
+        <v>1688</v>
       </c>
     </row>
     <row r="258" spans="1:14">
       <c r="A258" s="1" t="s">
-        <v>1694</v>
+        <v>1695</v>
       </c>
       <c r="B258" s="1"/>
       <c r="C258" s="1" t="s">
         <v>75</v>
       </c>
       <c r="D258" s="1" t="s">
-        <v>1695</v>
+        <v>1696</v>
       </c>
       <c r="E258" s="1" t="s">
-        <v>1696</v>
+        <v>1697</v>
       </c>
       <c r="F258" s="1" t="s">
-        <v>1697</v>
+        <v>1698</v>
       </c>
       <c r="G258" s="1"/>
       <c r="H258" s="1"/>
       <c r="I258" s="1" t="s">
-        <v>1698</v>
+        <v>1699</v>
       </c>
       <c r="J258" s="1" t="s">
         <v>62</v>
       </c>
       <c r="K258" s="1" t="s">
         <v>146</v>
       </c>
       <c r="L258" s="1" t="s">
-        <v>1699</v>
+        <v>1700</v>
       </c>
       <c r="M258" s="1" t="s">
-        <v>1700</v>
+        <v>1701</v>
       </c>
       <c r="N258" s="1" t="s">
-        <v>1701</v>
+        <v>1702</v>
       </c>
     </row>
     <row r="259" spans="1:14">
       <c r="A259" s="1" t="s">
-        <v>1702</v>
+        <v>1703</v>
       </c>
       <c r="B259" s="1"/>
       <c r="C259" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D259" s="1" t="s">
-        <v>1703</v>
+        <v>1704</v>
       </c>
       <c r="E259" s="1" t="s">
-        <v>1703</v>
+        <v>1704</v>
       </c>
       <c r="F259" s="1" t="s">
-        <v>1704</v>
+        <v>1705</v>
       </c>
       <c r="G259" s="1"/>
       <c r="H259" s="1"/>
       <c r="I259" s="1" t="s">
-        <v>1705</v>
+        <v>1706</v>
       </c>
       <c r="J259" s="1" t="s">
         <v>280</v>
       </c>
       <c r="K259" s="1"/>
       <c r="L259" s="1"/>
       <c r="M259" s="1" t="s">
-        <v>1706</v>
+        <v>1707</v>
       </c>
       <c r="N259" s="1" t="s">
-        <v>1707</v>
+        <v>1708</v>
       </c>
     </row>
     <row r="260" spans="1:14">
       <c r="A260" s="1" t="s">
-        <v>1708</v>
+        <v>1709</v>
       </c>
       <c r="B260" s="1"/>
       <c r="C260" s="1" t="s">
         <v>289</v>
       </c>
       <c r="D260" s="1" t="s">
-        <v>1709</v>
+        <v>1710</v>
       </c>
       <c r="E260" s="1" t="s">
-        <v>1710</v>
+        <v>1711</v>
       </c>
       <c r="F260" s="1" t="s">
-        <v>1711</v>
+        <v>1712</v>
       </c>
       <c r="G260" s="1" t="s">
-        <v>1712</v>
+        <v>1713</v>
       </c>
       <c r="H260" s="1" t="s">
-        <v>1713</v>
+        <v>1714</v>
       </c>
       <c r="I260" s="1" t="s">
-        <v>1714</v>
+        <v>1715</v>
       </c>
       <c r="J260" s="1" t="s">
         <v>182</v>
       </c>
       <c r="K260" s="1"/>
       <c r="L260" s="1">
         <v>10000</v>
       </c>
       <c r="M260" s="1" t="s">
-        <v>1715</v>
+        <v>1716</v>
       </c>
       <c r="N260" s="1" t="s">
-        <v>1716</v>
+        <v>1717</v>
       </c>
     </row>
     <row r="261" spans="1:14">
       <c r="A261" s="1" t="s">
-        <v>1717</v>
+        <v>1718</v>
       </c>
       <c r="B261" s="1"/>
       <c r="C261" s="1" t="s">
         <v>289</v>
       </c>
       <c r="D261" s="1" t="s">
-        <v>1718</v>
+        <v>1719</v>
       </c>
       <c r="E261" s="1" t="s">
-        <v>1719</v>
+        <v>1720</v>
       </c>
       <c r="F261" s="1"/>
       <c r="G261" s="1"/>
       <c r="H261" s="1"/>
       <c r="I261" s="1"/>
       <c r="J261" s="1" t="s">
         <v>22</v>
       </c>
       <c r="K261" s="1"/>
       <c r="L261" s="1" t="s">
         <v>1308</v>
       </c>
       <c r="M261" s="1" t="s">
         <v>1309</v>
       </c>
       <c r="N261" s="1" t="s">
-        <v>1720</v>
+        <v>1721</v>
       </c>
     </row>
     <row r="262" spans="1:14">
       <c r="A262" s="1" t="s">
-        <v>1721</v>
+        <v>1722</v>
       </c>
       <c r="B262" s="1"/>
       <c r="C262" s="1" t="s">
         <v>178</v>
       </c>
       <c r="D262" s="1" t="s">
-        <v>1722</v>
+        <v>1723</v>
       </c>
       <c r="E262" s="1" t="s">
-        <v>1723</v>
+        <v>1724</v>
       </c>
       <c r="F262" s="1" t="s">
-        <v>1724</v>
+        <v>1725</v>
       </c>
       <c r="G262" s="1"/>
       <c r="H262" s="1"/>
       <c r="I262" s="1" t="s">
-        <v>1725</v>
+        <v>1726</v>
       </c>
       <c r="J262" s="1" t="s">
         <v>165</v>
       </c>
       <c r="K262" s="1"/>
       <c r="L262" s="1">
         <v>69100</v>
       </c>
       <c r="M262" s="1" t="s">
-        <v>1726</v>
+        <v>1727</v>
       </c>
       <c r="N262" s="1" t="s">
-        <v>1727</v>
+        <v>1728</v>
       </c>
     </row>
     <row r="263" spans="1:14">
       <c r="A263" s="1" t="s">
-        <v>1721</v>
+        <v>1722</v>
       </c>
       <c r="B263" s="1"/>
       <c r="C263" s="1" t="s">
         <v>178</v>
       </c>
       <c r="D263" s="1" t="s">
-        <v>1722</v>
+        <v>1723</v>
       </c>
       <c r="E263" s="1" t="s">
-        <v>1723</v>
+        <v>1724</v>
       </c>
       <c r="F263" s="1" t="s">
-        <v>1728</v>
+        <v>1729</v>
       </c>
       <c r="G263" s="1" t="s">
-        <v>1729</v>
+        <v>1730</v>
       </c>
       <c r="H263" s="1"/>
       <c r="I263" s="1" t="s">
-        <v>1730</v>
+        <v>1731</v>
       </c>
       <c r="J263" s="1" t="s">
         <v>165</v>
       </c>
       <c r="K263" s="1"/>
       <c r="L263" s="1">
         <v>69100</v>
       </c>
       <c r="M263" s="1" t="s">
-        <v>1726</v>
+        <v>1727</v>
       </c>
       <c r="N263" s="1" t="s">
-        <v>1727</v>
+        <v>1728</v>
       </c>
     </row>
     <row r="264" spans="1:14">
       <c r="A264" s="1" t="s">
-        <v>1731</v>
+        <v>1732</v>
       </c>
       <c r="B264" s="1"/>
       <c r="C264" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D264" s="1" t="s">
-        <v>1722</v>
+        <v>1723</v>
       </c>
       <c r="E264" s="1" t="s">
-        <v>1723</v>
+        <v>1724</v>
       </c>
       <c r="F264" s="1" t="s">
-        <v>1724</v>
+        <v>1725</v>
       </c>
       <c r="G264" s="1"/>
       <c r="H264" s="1"/>
       <c r="I264" s="1" t="s">
-        <v>1725</v>
+        <v>1726</v>
       </c>
       <c r="J264" s="1" t="s">
         <v>165</v>
       </c>
       <c r="K264" s="1"/>
       <c r="L264" s="1">
         <v>69100</v>
       </c>
       <c r="M264" s="1" t="s">
-        <v>1726</v>
+        <v>1727</v>
       </c>
       <c r="N264" s="1" t="s">
-        <v>1732</v>
+        <v>1733</v>
       </c>
     </row>
     <row r="265" spans="1:14">
       <c r="A265" s="1" t="s">
-        <v>1733</v>
+        <v>1734</v>
       </c>
       <c r="B265" s="1"/>
       <c r="C265" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D265" s="1" t="s">
-        <v>1734</v>
+        <v>1735</v>
       </c>
       <c r="E265" s="1" t="s">
-        <v>1735</v>
+        <v>1736</v>
       </c>
       <c r="F265" s="1" t="s">
-        <v>1736</v>
+        <v>1737</v>
       </c>
       <c r="G265" s="1" t="s">
-        <v>1737</v>
+        <v>1738</v>
       </c>
       <c r="H265" s="1"/>
       <c r="I265" s="1" t="s">
-        <v>1738</v>
+        <v>1739</v>
       </c>
       <c r="J265" s="1" t="s">
         <v>45</v>
       </c>
       <c r="K265" s="1" t="s">
         <v>46</v>
       </c>
       <c r="L265" s="1"/>
       <c r="M265" s="1" t="s">
         <v>581</v>
       </c>
       <c r="N265" s="1" t="s">
-        <v>1739</v>
+        <v>1740</v>
       </c>
     </row>
     <row r="266" spans="1:14">
       <c r="A266" s="1" t="s">
-        <v>1740</v>
+        <v>1741</v>
       </c>
       <c r="B266" s="1" t="s">
-        <v>1741</v>
+        <v>1742</v>
       </c>
       <c r="C266" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D266" s="1" t="s">
-        <v>1742</v>
+        <v>1743</v>
       </c>
       <c r="E266" s="1" t="s">
-        <v>1742</v>
+        <v>1743</v>
       </c>
       <c r="F266" s="1" t="s">
-        <v>1743</v>
+        <v>1744</v>
       </c>
       <c r="G266" s="1" t="s">
-        <v>1744</v>
+        <v>1745</v>
       </c>
       <c r="H266" s="1">
         <v>353863060795</v>
       </c>
       <c r="I266" s="1" t="s">
-        <v>1745</v>
+        <v>1746</v>
       </c>
       <c r="J266" s="1" t="s">
         <v>45</v>
       </c>
       <c r="K266" s="1" t="s">
-        <v>1746</v>
+        <v>1747</v>
       </c>
       <c r="L266" s="1"/>
       <c r="M266" s="1" t="s">
-        <v>1747</v>
+        <v>1748</v>
       </c>
       <c r="N266" s="1" t="s">
-        <v>1748</v>
+        <v>1749</v>
       </c>
     </row>
     <row r="267" spans="1:14">
       <c r="A267" s="1" t="s">
-        <v>1749</v>
+        <v>1750</v>
       </c>
       <c r="B267" s="1"/>
       <c r="C267" s="1" t="s">
         <v>178</v>
       </c>
       <c r="D267" s="1" t="s">
-        <v>1750</v>
+        <v>1751</v>
       </c>
       <c r="E267" s="1" t="s">
-        <v>1751</v>
+        <v>1752</v>
       </c>
       <c r="F267" s="1" t="s">
-        <v>1752</v>
+        <v>1753</v>
       </c>
       <c r="G267" s="1"/>
       <c r="H267" s="1"/>
       <c r="I267" s="1" t="s">
-        <v>1753</v>
+        <v>1754</v>
       </c>
       <c r="J267" s="1" t="s">
         <v>165</v>
       </c>
       <c r="K267" s="1"/>
       <c r="L267" s="1">
         <v>34090</v>
       </c>
       <c r="M267" s="1" t="s">
-        <v>1754</v>
+        <v>1755</v>
       </c>
       <c r="N267" s="1" t="s">
-        <v>1755</v>
+        <v>1756</v>
       </c>
     </row>
     <row r="268" spans="1:14">
       <c r="A268" s="1" t="s">
-        <v>1756</v>
+        <v>1757</v>
       </c>
       <c r="B268" s="1"/>
       <c r="C268" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D268" s="1" t="s">
-        <v>1757</v>
+        <v>1758</v>
       </c>
       <c r="E268" s="1" t="s">
-        <v>1758</v>
+        <v>1759</v>
       </c>
       <c r="F268" s="1" t="s">
-        <v>1759</v>
+        <v>1760</v>
       </c>
       <c r="G268" s="1"/>
       <c r="H268" s="1"/>
       <c r="I268" s="1" t="s">
-        <v>1760</v>
+        <v>1761</v>
       </c>
       <c r="J268" s="1" t="s">
         <v>22</v>
       </c>
       <c r="K268" s="1"/>
       <c r="L268" s="1">
         <v>67663</v>
       </c>
       <c r="M268" s="1" t="s">
         <v>23</v>
       </c>
       <c r="N268" s="1" t="s">
-        <v>1761</v>
+        <v>1762</v>
       </c>
     </row>
     <row r="269" spans="1:14">
       <c r="A269" s="1" t="s">
-        <v>1762</v>
+        <v>1763</v>
       </c>
       <c r="B269" s="1"/>
       <c r="C269" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D269" s="1" t="s">
-        <v>1763</v>
+        <v>1764</v>
       </c>
       <c r="E269" s="1" t="s">
-        <v>1764</v>
+        <v>1765</v>
       </c>
       <c r="F269" s="1" t="s">
-        <v>1765</v>
+        <v>1766</v>
       </c>
       <c r="G269" s="1"/>
       <c r="H269" s="1"/>
       <c r="I269" s="1" t="s">
-        <v>1766</v>
+        <v>1767</v>
       </c>
       <c r="J269" s="1" t="s">
         <v>22</v>
       </c>
       <c r="K269" s="1"/>
       <c r="L269" s="1">
         <v>70569</v>
       </c>
       <c r="M269" s="1" t="s">
         <v>1363</v>
       </c>
       <c r="N269" s="1" t="s">
-        <v>1767</v>
+        <v>1768</v>
       </c>
     </row>
     <row r="270" spans="1:14">
       <c r="A270" s="1" t="s">
-        <v>1768</v>
+        <v>1769</v>
       </c>
       <c r="B270" s="1"/>
       <c r="C270" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D270" s="1" t="s">
-        <v>1769</v>
+        <v>1770</v>
       </c>
       <c r="E270" s="1" t="s">
-        <v>1770</v>
+        <v>1771</v>
       </c>
       <c r="F270" s="1" t="s">
-        <v>1771</v>
+        <v>1772</v>
       </c>
       <c r="G270" s="1"/>
       <c r="H270" s="1"/>
       <c r="I270" s="1" t="s">
-        <v>1772</v>
+        <v>1773</v>
       </c>
       <c r="J270" s="1" t="s">
         <v>22</v>
       </c>
       <c r="K270" s="1"/>
       <c r="L270" s="1">
         <v>37077</v>
       </c>
       <c r="M270" s="1" t="s">
-        <v>1773</v>
+        <v>1774</v>
       </c>
       <c r="N270" s="1" t="s">
-        <v>1774</v>
+        <v>1775</v>
       </c>
     </row>
     <row r="271" spans="1:14">
       <c r="A271" s="1" t="s">
-        <v>1775</v>
+        <v>1776</v>
       </c>
       <c r="B271" s="1"/>
       <c r="C271" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D271" s="1" t="s">
-        <v>1776</v>
+        <v>1777</v>
       </c>
       <c r="E271" s="1" t="s">
-        <v>1776</v>
+        <v>1777</v>
       </c>
       <c r="F271" s="1" t="s">
-        <v>1777</v>
+        <v>1778</v>
       </c>
       <c r="G271" s="1"/>
       <c r="H271" s="1"/>
       <c r="I271" s="1" t="s">
-        <v>1778</v>
+        <v>1779</v>
       </c>
       <c r="J271" s="1" t="s">
         <v>165</v>
       </c>
       <c r="K271" s="1"/>
       <c r="L271" s="1">
         <v>77420</v>
       </c>
       <c r="M271" s="1" t="s">
-        <v>1779</v>
+        <v>1780</v>
       </c>
       <c r="N271" s="1" t="s">
-        <v>1780</v>
+        <v>1781</v>
       </c>
     </row>
     <row r="272" spans="1:14">
       <c r="A272" s="1" t="s">
-        <v>1781</v>
+        <v>1782</v>
       </c>
       <c r="B272" s="1"/>
       <c r="C272" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D272" s="1" t="s">
-        <v>1782</v>
+        <v>1783</v>
       </c>
       <c r="E272" s="1" t="s">
-        <v>1782</v>
+        <v>1783</v>
       </c>
       <c r="F272" s="1" t="s">
-        <v>1783</v>
+        <v>1784</v>
       </c>
       <c r="G272" s="1" t="s">
-        <v>1784</v>
+        <v>1785</v>
       </c>
       <c r="H272" s="1" t="s">
-        <v>1785</v>
+        <v>1786</v>
       </c>
       <c r="I272" s="1" t="s">
-        <v>1786</v>
+        <v>1787</v>
       </c>
       <c r="J272" s="1" t="s">
         <v>62</v>
       </c>
       <c r="K272" s="1" t="s">
         <v>433</v>
       </c>
       <c r="L272" s="1" t="s">
-        <v>1787</v>
+        <v>1788</v>
       </c>
       <c r="M272" s="1" t="s">
         <v>63</v>
       </c>
       <c r="N272" s="1" t="s">
-        <v>1788</v>
+        <v>1789</v>
       </c>
     </row>
     <row r="273" spans="1:14">
       <c r="A273" s="1" t="s">
-        <v>1789</v>
+        <v>1790</v>
       </c>
       <c r="B273" s="1" t="s">
-        <v>1790</v>
+        <v>1791</v>
       </c>
       <c r="C273" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D273" s="1" t="s">
-        <v>1791</v>
+        <v>1792</v>
       </c>
       <c r="E273" s="1" t="s">
-        <v>1791</v>
+        <v>1792</v>
       </c>
       <c r="F273" s="1" t="s">
-        <v>1792</v>
+        <v>1793</v>
       </c>
       <c r="G273" s="1"/>
       <c r="H273" s="1"/>
       <c r="I273" s="1" t="s">
-        <v>1793</v>
+        <v>1794</v>
       </c>
       <c r="J273" s="1" t="s">
         <v>647</v>
       </c>
       <c r="K273" s="1" t="s">
         <v>1044</v>
       </c>
       <c r="L273" s="1">
         <v>40129</v>
       </c>
       <c r="M273" s="1" t="s">
         <v>1044</v>
       </c>
       <c r="N273" s="1" t="s">
-        <v>1794</v>
+        <v>1795</v>
       </c>
     </row>
     <row r="274" spans="1:14">
       <c r="A274" s="1" t="s">
-        <v>1795</v>
+        <v>1796</v>
       </c>
       <c r="B274" s="1" t="s">
-        <v>1796</v>
+        <v>1797</v>
       </c>
       <c r="C274" s="1" t="s">
         <v>178</v>
       </c>
       <c r="D274" s="1" t="s">
-        <v>1797</v>
+        <v>1798</v>
       </c>
       <c r="E274" s="1" t="s">
-        <v>1798</v>
+        <v>1799</v>
       </c>
       <c r="F274" s="1" t="s">
-        <v>1799</v>
+        <v>1800</v>
       </c>
       <c r="G274" s="1"/>
       <c r="H274" s="1"/>
       <c r="I274" s="1" t="s">
-        <v>1800</v>
+        <v>1801</v>
       </c>
       <c r="J274" s="1" t="s">
         <v>612</v>
       </c>
       <c r="K274" s="1"/>
       <c r="L274" s="1">
         <v>46117</v>
       </c>
       <c r="M274" s="1" t="s">
-        <v>1801</v>
+        <v>1802</v>
       </c>
       <c r="N274" s="1" t="s">
-        <v>1802</v>
+        <v>1803</v>
       </c>
     </row>
     <row r="275" spans="1:14">
       <c r="A275" s="1" t="s">
-        <v>1803</v>
+        <v>1804</v>
       </c>
       <c r="B275" s="1"/>
       <c r="C275" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D275" s="1" t="s">
-        <v>1804</v>
+        <v>1805</v>
       </c>
       <c r="E275" s="1" t="s">
-        <v>1805</v>
+        <v>1806</v>
       </c>
       <c r="F275" s="1" t="s">
-        <v>1806</v>
+        <v>1807</v>
       </c>
       <c r="G275" s="1" t="s">
-        <v>1807</v>
+        <v>1808</v>
       </c>
       <c r="H275" s="1">
         <v>37167558161</v>
       </c>
       <c r="I275" s="1" t="s">
-        <v>1808</v>
+        <v>1809</v>
       </c>
       <c r="J275" s="1" t="s">
-        <v>1809</v>
+        <v>1810</v>
       </c>
       <c r="K275" s="1"/>
       <c r="L275" s="1" t="s">
-        <v>1810</v>
+        <v>1811</v>
       </c>
       <c r="M275" s="1" t="s">
-        <v>1811</v>
+        <v>1812</v>
       </c>
       <c r="N275" s="1" t="s">
-        <v>1812</v>
+        <v>1813</v>
       </c>
     </row>
     <row r="276" spans="1:14">
       <c r="A276" s="1" t="s">
-        <v>1813</v>
+        <v>1814</v>
       </c>
       <c r="B276" s="1" t="s">
-        <v>1814</v>
+        <v>1815</v>
       </c>
       <c r="C276" s="1" t="s">
         <v>178</v>
       </c>
       <c r="D276" s="1" t="s">
-        <v>1815</v>
+        <v>1816</v>
       </c>
       <c r="E276" s="1" t="s">
-        <v>1815</v>
+        <v>1816</v>
       </c>
       <c r="F276" s="1" t="s">
-        <v>1816</v>
+        <v>1817</v>
       </c>
       <c r="G276" s="1" t="s">
         <v>42</v>
       </c>
       <c r="H276" s="1" t="s">
-        <v>1817</v>
+        <v>1818</v>
       </c>
       <c r="I276" s="1" t="s">
-        <v>1818</v>
+        <v>1819</v>
       </c>
       <c r="J276" s="1" t="s">
         <v>654</v>
       </c>
       <c r="K276" s="1"/>
       <c r="L276" s="1">
         <v>51423</v>
       </c>
       <c r="M276" s="1" t="s">
-        <v>1819</v>
+        <v>1820</v>
       </c>
       <c r="N276" s="1" t="s">
-        <v>1820</v>
+        <v>1821</v>
       </c>
     </row>
     <row r="277" spans="1:14">
       <c r="A277" s="1" t="s">
-        <v>1821</v>
+        <v>1822</v>
       </c>
       <c r="B277" s="1" t="s">
-        <v>1822</v>
+        <v>1823</v>
       </c>
       <c r="C277" s="1" t="s">
         <v>178</v>
       </c>
       <c r="D277" s="1" t="s">
-        <v>1823</v>
+        <v>1824</v>
       </c>
       <c r="E277" s="1" t="s">
-        <v>1824</v>
+        <v>1825</v>
       </c>
       <c r="F277" s="1" t="s">
-        <v>1825</v>
+        <v>1826</v>
       </c>
       <c r="G277" s="1"/>
       <c r="H277" s="1"/>
       <c r="I277" s="1" t="s">
-        <v>1826</v>
+        <v>1827</v>
       </c>
       <c r="J277" s="1" t="s">
         <v>416</v>
       </c>
       <c r="K277" s="1"/>
       <c r="L277" s="1" t="s">
-        <v>1827</v>
+        <v>1828</v>
       </c>
       <c r="M277" s="1" t="s">
         <v>790</v>
       </c>
       <c r="N277" s="1" t="s">
-        <v>1828</v>
+        <v>1829</v>
       </c>
     </row>
     <row r="278" spans="1:14">
       <c r="A278" s="1" t="s">
-        <v>1829</v>
+        <v>1830</v>
       </c>
       <c r="B278" s="1" t="s">
-        <v>1830</v>
+        <v>1831</v>
       </c>
       <c r="C278" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D278" s="1" t="s">
-        <v>1831</v>
+        <v>1832</v>
       </c>
       <c r="E278" s="1" t="s">
-        <v>1832</v>
+        <v>1833</v>
       </c>
       <c r="F278" s="1" t="s">
-        <v>1833</v>
+        <v>1834</v>
       </c>
       <c r="G278" s="1"/>
       <c r="H278" s="1"/>
       <c r="I278" s="1" t="s">
-        <v>1834</v>
+        <v>1835</v>
       </c>
       <c r="J278" s="1" t="s">
         <v>62</v>
       </c>
       <c r="K278" s="1" t="s">
         <v>155</v>
       </c>
       <c r="L278" s="1">
         <v>50018</v>
       </c>
       <c r="M278" s="1" t="s">
         <v>156</v>
       </c>
       <c r="N278" s="1" t="s">
-        <v>1835</v>
+        <v>1836</v>
       </c>
     </row>
     <row r="279" spans="1:14">
       <c r="A279" s="1" t="s">
-        <v>1836</v>
+        <v>1837</v>
       </c>
       <c r="B279" s="1"/>
       <c r="C279" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D279" s="1" t="s">
-        <v>1837</v>
+        <v>1838</v>
       </c>
       <c r="E279" s="1" t="s">
-        <v>1837</v>
+        <v>1838</v>
       </c>
       <c r="F279" s="1" t="s">
-        <v>1838</v>
+        <v>1839</v>
       </c>
       <c r="G279" s="1"/>
       <c r="H279" s="1"/>
       <c r="I279" s="1" t="s">
-        <v>1839</v>
+        <v>1840</v>
       </c>
       <c r="J279" s="1" t="s">
         <v>416</v>
       </c>
       <c r="K279" s="1"/>
       <c r="L279" s="1" t="s">
-        <v>1840</v>
+        <v>1841</v>
       </c>
       <c r="M279" s="1" t="s">
-        <v>1841</v>
+        <v>1842</v>
       </c>
       <c r="N279" s="1" t="s">
-        <v>1842</v>
+        <v>1843</v>
       </c>
     </row>
     <row r="280" spans="1:14">
       <c r="A280" s="1" t="s">
-        <v>1843</v>
+        <v>1844</v>
       </c>
       <c r="B280" s="1" t="s">
-        <v>1844</v>
+        <v>1845</v>
       </c>
       <c r="C280" s="1" t="s">
         <v>178</v>
       </c>
       <c r="D280" s="1" t="s">
-        <v>1845</v>
+        <v>1846</v>
       </c>
       <c r="E280" s="1" t="s">
-        <v>1846</v>
+        <v>1847</v>
       </c>
       <c r="F280" s="1" t="s">
-        <v>1847</v>
+        <v>1848</v>
       </c>
       <c r="G280" s="1"/>
       <c r="H280" s="1"/>
       <c r="I280" s="1" t="s">
-        <v>1848</v>
+        <v>1849</v>
       </c>
       <c r="J280" s="1" t="s">
         <v>22</v>
       </c>
       <c r="K280" s="1"/>
       <c r="L280" s="1">
         <v>91052</v>
       </c>
       <c r="M280" s="1" t="s">
-        <v>1849</v>
+        <v>1850</v>
       </c>
       <c r="N280" s="1" t="s">
-        <v>1850</v>
+        <v>1851</v>
       </c>
     </row>
     <row r="281" spans="1:14">
       <c r="A281" s="1" t="s">
-        <v>1851</v>
+        <v>1852</v>
       </c>
       <c r="B281" s="1" t="s">
-        <v>1852</v>
+        <v>1853</v>
       </c>
       <c r="C281" s="1" t="s">
         <v>178</v>
       </c>
       <c r="D281" s="1" t="s">
-        <v>1853</v>
+        <v>1854</v>
       </c>
       <c r="E281" s="1" t="s">
-        <v>1854</v>
+        <v>1855</v>
       </c>
       <c r="F281" s="1" t="s">
-        <v>1855</v>
+        <v>1856</v>
       </c>
       <c r="G281" s="1" t="s">
-        <v>1856</v>
+        <v>1857</v>
       </c>
       <c r="H281" s="1" t="s">
-        <v>1857</v>
+        <v>1858</v>
       </c>
       <c r="I281" s="1" t="s">
-        <v>1858</v>
+        <v>1859</v>
       </c>
       <c r="J281" s="1" t="s">
         <v>263</v>
       </c>
       <c r="K281" s="1"/>
       <c r="L281" s="1">
         <v>80101</v>
       </c>
       <c r="M281" s="1" t="s">
-        <v>1859</v>
+        <v>1860</v>
       </c>
       <c r="N281" s="1" t="s">
-        <v>1860</v>
+        <v>1861</v>
       </c>
     </row>
     <row r="282" spans="1:14">
       <c r="A282" s="1" t="s">
-        <v>1851</v>
+        <v>1852</v>
       </c>
       <c r="B282" s="1" t="s">
-        <v>1852</v>
+        <v>1853</v>
       </c>
       <c r="C282" s="1" t="s">
         <v>178</v>
       </c>
       <c r="D282" s="1" t="s">
-        <v>1853</v>
+        <v>1854</v>
       </c>
       <c r="E282" s="1" t="s">
-        <v>1854</v>
+        <v>1855</v>
       </c>
       <c r="F282" s="1" t="s">
-        <v>1861</v>
+        <v>1862</v>
       </c>
       <c r="G282" s="1" t="s">
-        <v>1862</v>
+        <v>1863</v>
       </c>
       <c r="H282" s="1" t="s">
-        <v>1863</v>
+        <v>1864</v>
       </c>
       <c r="I282" s="1" t="s">
-        <v>1864</v>
+        <v>1865</v>
       </c>
       <c r="J282" s="1" t="s">
         <v>263</v>
       </c>
       <c r="K282" s="1"/>
       <c r="L282" s="1">
         <v>80101</v>
       </c>
       <c r="M282" s="1" t="s">
-        <v>1859</v>
+        <v>1860</v>
       </c>
       <c r="N282" s="1" t="s">
-        <v>1860</v>
+        <v>1861</v>
       </c>
     </row>
     <row r="283" spans="1:14">
       <c r="A283" s="1" t="s">
-        <v>1851</v>
+        <v>1852</v>
       </c>
       <c r="B283" s="1" t="s">
-        <v>1852</v>
+        <v>1853</v>
       </c>
       <c r="C283" s="1" t="s">
         <v>178</v>
       </c>
       <c r="D283" s="1" t="s">
-        <v>1853</v>
+        <v>1854</v>
       </c>
       <c r="E283" s="1" t="s">
-        <v>1854</v>
+        <v>1855</v>
       </c>
       <c r="F283" s="1" t="s">
-        <v>1865</v>
+        <v>1866</v>
       </c>
       <c r="G283" s="1" t="s">
-        <v>1866</v>
+        <v>1867</v>
       </c>
       <c r="H283" s="1" t="s">
-        <v>1867</v>
+        <v>1868</v>
       </c>
       <c r="I283" s="1" t="s">
-        <v>1868</v>
+        <v>1869</v>
       </c>
       <c r="J283" s="1" t="s">
         <v>263</v>
       </c>
       <c r="K283" s="1"/>
       <c r="L283" s="1">
         <v>80101</v>
       </c>
       <c r="M283" s="1" t="s">
-        <v>1859</v>
+        <v>1860</v>
       </c>
       <c r="N283" s="1" t="s">
-        <v>1860</v>
+        <v>1861</v>
       </c>
     </row>
     <row r="284" spans="1:14">
       <c r="A284" s="1" t="s">
-        <v>1869</v>
+        <v>1870</v>
       </c>
       <c r="B284" s="1" t="s">
-        <v>1870</v>
+        <v>1871</v>
       </c>
       <c r="C284" s="1" t="s">
         <v>178</v>
       </c>
       <c r="D284" s="1" t="s">
-        <v>1871</v>
+        <v>1872</v>
       </c>
       <c r="E284" s="1" t="s">
-        <v>1872</v>
+        <v>1873</v>
       </c>
       <c r="F284" s="1" t="s">
-        <v>1873</v>
+        <v>1874</v>
       </c>
       <c r="G284" s="1" t="s">
-        <v>1874</v>
+        <v>1875</v>
       </c>
       <c r="H284" s="1"/>
       <c r="I284" s="1" t="s">
-        <v>1875</v>
+        <v>1876</v>
       </c>
       <c r="J284" s="1" t="s">
         <v>27</v>
       </c>
       <c r="K284" s="1"/>
       <c r="L284" s="1">
         <v>8700</v>
       </c>
       <c r="M284" s="1" t="s">
-        <v>1876</v>
+        <v>1877</v>
       </c>
       <c r="N284" s="1" t="s">
-        <v>1877</v>
+        <v>1878</v>
       </c>
     </row>
     <row r="285" spans="1:14">
       <c r="A285" s="1" t="s">
-        <v>1869</v>
+        <v>1870</v>
       </c>
       <c r="B285" s="1" t="s">
-        <v>1870</v>
+        <v>1871</v>
       </c>
       <c r="C285" s="1" t="s">
         <v>178</v>
       </c>
       <c r="D285" s="1" t="s">
-        <v>1871</v>
+        <v>1872</v>
       </c>
       <c r="E285" s="1" t="s">
-        <v>1872</v>
+        <v>1873</v>
       </c>
       <c r="F285" s="1" t="s">
-        <v>1878</v>
+        <v>1879</v>
       </c>
       <c r="G285" s="1" t="s">
-        <v>1879</v>
+        <v>1880</v>
       </c>
       <c r="H285" s="1" t="s">
-        <v>1880</v>
+        <v>1881</v>
       </c>
       <c r="I285" s="1" t="s">
-        <v>1881</v>
+        <v>1882</v>
       </c>
       <c r="J285" s="1" t="s">
         <v>27</v>
       </c>
       <c r="K285" s="1"/>
       <c r="L285" s="1">
         <v>8700</v>
       </c>
       <c r="M285" s="1" t="s">
-        <v>1876</v>
+        <v>1877</v>
       </c>
       <c r="N285" s="1" t="s">
-        <v>1877</v>
+        <v>1878</v>
       </c>
     </row>
     <row r="286" spans="1:14">
       <c r="A286" s="1" t="s">
-        <v>1882</v>
+        <v>1883</v>
       </c>
       <c r="B286" s="1"/>
       <c r="C286" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D286" s="1" t="s">
-        <v>1883</v>
+        <v>1884</v>
       </c>
       <c r="E286" s="1" t="s">
-        <v>1884</v>
+        <v>1885</v>
       </c>
       <c r="F286" s="1" t="s">
-        <v>1885</v>
+        <v>1886</v>
       </c>
       <c r="G286" s="1"/>
       <c r="H286" s="1"/>
       <c r="I286" s="1" t="s">
-        <v>1886</v>
+        <v>1887</v>
       </c>
       <c r="J286" s="1" t="s">
         <v>416</v>
       </c>
       <c r="K286" s="1"/>
       <c r="L286" s="1" t="s">
-        <v>1887</v>
+        <v>1888</v>
       </c>
       <c r="M286" s="1" t="s">
-        <v>1888</v>
+        <v>1889</v>
       </c>
       <c r="N286" s="1" t="s">
-        <v>1889</v>
+        <v>1890</v>
       </c>
     </row>
     <row r="287" spans="1:14">
       <c r="A287" s="1" t="s">
-        <v>1890</v>
+        <v>1891</v>
       </c>
       <c r="B287" s="1" t="s">
-        <v>1891</v>
+        <v>1892</v>
       </c>
       <c r="C287" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D287" s="1" t="s">
-        <v>1892</v>
+        <v>1893</v>
       </c>
       <c r="E287" s="1" t="s">
-        <v>1893</v>
+        <v>1894</v>
       </c>
       <c r="F287" s="1"/>
       <c r="G287" s="1"/>
       <c r="H287" s="1"/>
       <c r="I287" s="1"/>
       <c r="J287" s="1" t="s">
         <v>416</v>
       </c>
       <c r="K287" s="1"/>
       <c r="L287" s="1" t="s">
-        <v>1894</v>
+        <v>1895</v>
       </c>
       <c r="M287" s="1" t="s">
-        <v>1895</v>
+        <v>1896</v>
       </c>
       <c r="N287" s="1" t="s">
-        <v>1896</v>
+        <v>1897</v>
       </c>
     </row>
     <row r="288" spans="1:14">
       <c r="A288" s="1" t="s">
-        <v>1897</v>
+        <v>1898</v>
       </c>
       <c r="B288" s="1" t="s">
-        <v>1898</v>
+        <v>1899</v>
       </c>
       <c r="C288" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D288" s="1" t="s">
-        <v>1899</v>
+        <v>1900</v>
       </c>
       <c r="E288" s="1" t="s">
-        <v>1900</v>
+        <v>1901</v>
       </c>
       <c r="F288" s="1" t="s">
-        <v>1901</v>
+        <v>1902</v>
       </c>
       <c r="G288" s="1"/>
       <c r="H288" s="1"/>
       <c r="I288" s="1" t="s">
-        <v>1902</v>
+        <v>1903</v>
       </c>
       <c r="J288" s="1" t="s">
-        <v>1809</v>
+        <v>1810</v>
       </c>
       <c r="K288" s="1" t="s">
-        <v>1811</v>
+        <v>1812</v>
       </c>
       <c r="L288" s="1" t="s">
-        <v>1903</v>
+        <v>1904</v>
       </c>
       <c r="M288" s="1" t="s">
-        <v>1811</v>
+        <v>1812</v>
       </c>
       <c r="N288" s="1" t="s">
-        <v>1904</v>
+        <v>1905</v>
       </c>
     </row>
     <row r="289" spans="1:14">
       <c r="A289" s="1" t="s">
-        <v>1905</v>
+        <v>1906</v>
       </c>
       <c r="B289" s="1" t="s">
-        <v>1906</v>
+        <v>1907</v>
       </c>
       <c r="C289" s="1" t="s">
         <v>178</v>
       </c>
       <c r="D289" s="1" t="s">
-        <v>1907</v>
+        <v>1908</v>
       </c>
       <c r="E289" s="1" t="s">
-        <v>1907</v>
+        <v>1908</v>
       </c>
       <c r="F289" s="1" t="s">
-        <v>1908</v>
+        <v>1909</v>
       </c>
       <c r="G289" s="1"/>
       <c r="H289" s="1"/>
       <c r="I289" s="1" t="s">
-        <v>1909</v>
+        <v>1910</v>
       </c>
       <c r="J289" s="1" t="s">
         <v>219</v>
       </c>
       <c r="K289" s="1"/>
       <c r="L289" s="1">
         <v>1121</v>
       </c>
       <c r="M289" s="1" t="s">
         <v>220</v>
       </c>
       <c r="N289" s="1" t="s">
-        <v>1910</v>
+        <v>1911</v>
       </c>
     </row>
     <row r="290" spans="1:14">
       <c r="A290" s="1" t="s">
-        <v>1911</v>
+        <v>1912</v>
       </c>
       <c r="B290" s="1"/>
       <c r="C290" s="1" t="s">
         <v>75</v>
       </c>
       <c r="D290" s="1" t="s">
-        <v>1912</v>
+        <v>1913</v>
       </c>
       <c r="E290" s="1" t="s">
-        <v>1913</v>
+        <v>1914</v>
       </c>
       <c r="F290" s="1" t="s">
-        <v>1914</v>
+        <v>1915</v>
       </c>
       <c r="G290" s="1" t="s">
-        <v>1915</v>
+        <v>1916</v>
       </c>
       <c r="H290" s="1">
         <v>34961111170</v>
       </c>
       <c r="I290" s="1" t="s">
-        <v>1916</v>
+        <v>1917</v>
       </c>
       <c r="J290" s="1" t="s">
         <v>62</v>
       </c>
       <c r="K290" s="1" t="s">
         <v>78</v>
       </c>
       <c r="L290" s="1">
         <v>46022</v>
       </c>
       <c r="M290" s="1" t="s">
         <v>78</v>
       </c>
       <c r="N290" s="1" t="s">
-        <v>1917</v>
+        <v>1918</v>
       </c>
     </row>
     <row r="291" spans="1:14">
       <c r="A291" s="1" t="s">
-        <v>1918</v>
+        <v>1919</v>
       </c>
       <c r="B291" s="1" t="s">
-        <v>1919</v>
+        <v>1920</v>
       </c>
       <c r="C291" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D291" s="1" t="s">
-        <v>1920</v>
+        <v>1921</v>
       </c>
       <c r="E291" s="1" t="s">
-        <v>1921</v>
+        <v>1922</v>
       </c>
       <c r="F291" s="1" t="s">
-        <v>1922</v>
+        <v>1923</v>
       </c>
       <c r="G291" s="1" t="s">
-        <v>1923</v>
+        <v>1924</v>
       </c>
       <c r="H291" s="1">
         <v>964342424</v>
       </c>
       <c r="I291" s="1" t="s">
-        <v>1924</v>
+        <v>1925</v>
       </c>
       <c r="J291" s="1" t="s">
         <v>62</v>
       </c>
       <c r="K291" s="1" t="s">
-        <v>1925</v>
+        <v>1926</v>
       </c>
       <c r="L291" s="1">
         <v>12006</v>
       </c>
       <c r="M291" s="1" t="s">
-        <v>1926</v>
+        <v>1927</v>
       </c>
       <c r="N291" s="1" t="s">
-        <v>1927</v>
+        <v>1928</v>
       </c>
     </row>
     <row r="292" spans="1:14">
       <c r="A292" s="1" t="s">
-        <v>1928</v>
+        <v>1929</v>
       </c>
       <c r="B292" s="1" t="s">
-        <v>1928</v>
+        <v>1929</v>
       </c>
       <c r="C292" s="1" t="s">
         <v>289</v>
       </c>
       <c r="D292" s="1" t="s">
-        <v>1929</v>
+        <v>1930</v>
       </c>
       <c r="E292" s="1" t="s">
-        <v>1929</v>
+        <v>1930</v>
       </c>
       <c r="F292" s="1" t="s">
-        <v>1930</v>
+        <v>1931</v>
       </c>
       <c r="G292" s="1"/>
       <c r="H292" s="1"/>
       <c r="I292" s="1" t="s">
-        <v>1931</v>
+        <v>1932</v>
       </c>
       <c r="J292" s="1" t="s">
         <v>280</v>
       </c>
       <c r="K292" s="1"/>
       <c r="L292" s="1" t="s">
         <v>726</v>
       </c>
       <c r="M292" s="1" t="s">
         <v>727</v>
       </c>
       <c r="N292" s="1" t="s">
-        <v>1932</v>
+        <v>1933</v>
       </c>
     </row>
     <row r="293" spans="1:14">
       <c r="A293" s="1" t="s">
-        <v>1933</v>
+        <v>1934</v>
       </c>
       <c r="B293" s="1"/>
       <c r="C293" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D293" s="1" t="s">
-        <v>1934</v>
+        <v>1935</v>
       </c>
       <c r="E293" s="1" t="s">
-        <v>1934</v>
+        <v>1935</v>
       </c>
       <c r="F293" s="1" t="s">
-        <v>1935</v>
+        <v>1936</v>
       </c>
       <c r="G293" s="1"/>
       <c r="H293" s="1"/>
       <c r="I293" s="1" t="s">
-        <v>1936</v>
+        <v>1937</v>
       </c>
       <c r="J293" s="1" t="s">
         <v>62</v>
       </c>
       <c r="K293" s="1" t="s">
-        <v>1937</v>
+        <v>1938</v>
       </c>
       <c r="L293" s="1" t="s">
-        <v>1938</v>
+        <v>1939</v>
       </c>
       <c r="M293" s="1" t="s">
-        <v>1939</v>
+        <v>1940</v>
       </c>
       <c r="N293" s="1" t="s">
-        <v>1940</v>
+        <v>1941</v>
       </c>
     </row>
     <row r="294" spans="1:14">
       <c r="A294" s="1" t="s">
-        <v>1941</v>
+        <v>1942</v>
       </c>
       <c r="B294" s="1" t="s">
-        <v>1942</v>
+        <v>1943</v>
       </c>
       <c r="C294" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D294" s="1" t="s">
-        <v>1943</v>
+        <v>1944</v>
       </c>
       <c r="E294" s="1" t="s">
-        <v>1944</v>
+        <v>1945</v>
       </c>
       <c r="F294" s="1" t="s">
-        <v>1945</v>
+        <v>1946</v>
       </c>
       <c r="G294" s="1"/>
       <c r="H294" s="1"/>
       <c r="I294" s="1" t="s">
-        <v>1946</v>
+        <v>1947</v>
       </c>
       <c r="J294" s="1" t="s">
         <v>416</v>
       </c>
       <c r="K294" s="1"/>
       <c r="L294" s="1" t="s">
-        <v>1947</v>
+        <v>1948</v>
       </c>
       <c r="M294" s="1" t="s">
         <v>790</v>
       </c>
       <c r="N294" s="1" t="s">
-        <v>1948</v>
+        <v>1949</v>
       </c>
     </row>
     <row r="295" spans="1:14">
       <c r="A295" s="1" t="s">
-        <v>1949</v>
+        <v>1950</v>
       </c>
       <c r="B295" s="1" t="s">
-        <v>1950</v>
+        <v>1951</v>
       </c>
       <c r="C295" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D295" s="1" t="s">
-        <v>1951</v>
+        <v>1952</v>
       </c>
       <c r="E295" s="1" t="s">
-        <v>1952</v>
+        <v>1953</v>
       </c>
       <c r="F295" s="1" t="s">
-        <v>1953</v>
+        <v>1954</v>
       </c>
       <c r="G295" s="1" t="s">
-        <v>1954</v>
+        <v>1955</v>
       </c>
       <c r="H295" s="1" t="s">
-        <v>1955</v>
+        <v>1956</v>
       </c>
       <c r="I295" s="1" t="s">
-        <v>1956</v>
+        <v>1957</v>
       </c>
       <c r="J295" s="1" t="s">
         <v>612</v>
       </c>
       <c r="K295" s="1"/>
       <c r="L295" s="1" t="s">
-        <v>1957</v>
+        <v>1958</v>
       </c>
       <c r="M295" s="1" t="s">
-        <v>1958</v>
+        <v>1959</v>
       </c>
       <c r="N295" s="1" t="s">
-        <v>1959</v>
+        <v>1960</v>
       </c>
     </row>
     <row r="296" spans="1:14">
       <c r="A296" s="1" t="s">
-        <v>1960</v>
+        <v>1961</v>
       </c>
       <c r="B296" s="1"/>
       <c r="C296" s="1" t="s">
         <v>289</v>
       </c>
       <c r="D296" s="1" t="s">
-        <v>1961</v>
+        <v>1962</v>
       </c>
       <c r="E296" s="1" t="s">
-        <v>1962</v>
+        <v>1963</v>
       </c>
       <c r="F296" s="1" t="s">
-        <v>1963</v>
+        <v>1964</v>
       </c>
       <c r="G296" s="1" t="s">
-        <v>1964</v>
+        <v>1965</v>
       </c>
       <c r="H296" s="1" t="s">
-        <v>1965</v>
+        <v>1966</v>
       </c>
       <c r="I296" s="1" t="s">
-        <v>1966</v>
+        <v>1967</v>
       </c>
       <c r="J296" s="1" t="s">
         <v>45</v>
       </c>
       <c r="K296" s="1" t="s">
         <v>46</v>
       </c>
       <c r="L296" s="1" t="s">
-        <v>1967</v>
+        <v>1968</v>
       </c>
       <c r="M296" s="1" t="s">
         <v>47</v>
       </c>
       <c r="N296" s="1" t="s">
-        <v>1968</v>
+        <v>1969</v>
       </c>
     </row>
     <row r="297" spans="1:14">
       <c r="A297" s="1" t="s">
-        <v>1969</v>
+        <v>1970</v>
       </c>
       <c r="B297" s="1"/>
       <c r="C297" s="1" t="s">
         <v>75</v>
       </c>
       <c r="D297" s="1" t="s">
-        <v>1970</v>
+        <v>1971</v>
       </c>
       <c r="E297" s="1" t="s">
-        <v>1971</v>
+        <v>1972</v>
       </c>
       <c r="F297" s="1" t="s">
-        <v>1972</v>
+        <v>1973</v>
       </c>
       <c r="G297" s="1"/>
       <c r="H297" s="1"/>
       <c r="I297" s="1" t="s">
-        <v>1973</v>
+        <v>1974</v>
       </c>
       <c r="J297" s="1" t="s">
         <v>165</v>
       </c>
       <c r="K297" s="1"/>
       <c r="L297" s="1">
         <v>44340</v>
       </c>
       <c r="M297" s="1" t="s">
-        <v>1974</v>
+        <v>1975</v>
       </c>
       <c r="N297" s="1" t="s">
-        <v>1975</v>
+        <v>1976</v>
       </c>
     </row>
     <row r="298" spans="1:14">
       <c r="A298" s="1" t="s">
-        <v>1976</v>
+        <v>1977</v>
       </c>
       <c r="B298" s="1" t="s">
-        <v>1977</v>
+        <v>1978</v>
       </c>
       <c r="C298" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D298" s="1" t="s">
-        <v>1978</v>
+        <v>1979</v>
       </c>
       <c r="E298" s="1" t="s">
-        <v>1979</v>
+        <v>1980</v>
       </c>
       <c r="F298" s="1" t="s">
-        <v>1980</v>
+        <v>1981</v>
       </c>
       <c r="G298" s="1"/>
       <c r="H298" s="1"/>
       <c r="I298" s="1" t="s">
-        <v>1981</v>
+        <v>1982</v>
       </c>
       <c r="J298" s="1" t="s">
         <v>647</v>
       </c>
       <c r="K298" s="1" t="s">
         <v>855</v>
       </c>
       <c r="L298" s="1">
         <v>48018</v>
       </c>
       <c r="M298" s="1" t="s">
         <v>856</v>
       </c>
       <c r="N298" s="1" t="s">
-        <v>1982</v>
+        <v>1983</v>
       </c>
     </row>
     <row r="299" spans="1:14">
       <c r="A299" s="1" t="s">
-        <v>1983</v>
+        <v>1984</v>
       </c>
       <c r="B299" s="1"/>
       <c r="C299" s="1" t="s">
         <v>289</v>
       </c>
       <c r="D299" s="1" t="s">
-        <v>1984</v>
+        <v>1985</v>
       </c>
       <c r="E299" s="1" t="s">
-        <v>1985</v>
+        <v>1986</v>
       </c>
       <c r="F299" s="1" t="s">
         <v>42</v>
       </c>
       <c r="G299" s="1"/>
       <c r="H299" s="1"/>
       <c r="I299" s="1" t="s">
-        <v>1986</v>
+        <v>1987</v>
       </c>
       <c r="J299" s="1" t="s">
         <v>647</v>
       </c>
       <c r="K299" s="1" t="s">
         <v>903</v>
       </c>
       <c r="L299" s="1">
         <v>10138</v>
       </c>
       <c r="M299" s="1" t="s">
         <v>903</v>
       </c>
       <c r="N299" s="1" t="s">
-        <v>1987</v>
+        <v>1988</v>
       </c>
     </row>
     <row r="300" spans="1:14">
       <c r="A300" s="1" t="s">
-        <v>1988</v>
+        <v>1989</v>
       </c>
       <c r="B300" s="1" t="s">
-        <v>1989</v>
+        <v>1990</v>
       </c>
       <c r="C300" s="1" t="s">
         <v>178</v>
       </c>
       <c r="D300" s="1" t="s">
-        <v>1990</v>
+        <v>1991</v>
       </c>
       <c r="E300" s="1" t="s">
-        <v>1991</v>
+        <v>1992</v>
       </c>
       <c r="F300" s="1" t="s">
-        <v>1992</v>
+        <v>1993</v>
       </c>
       <c r="G300" s="1" t="s">
-        <v>1993</v>
+        <v>1994</v>
       </c>
       <c r="H300" s="1">
         <v>420731505646</v>
       </c>
       <c r="I300" s="1" t="s">
-        <v>1994</v>
+        <v>1995</v>
       </c>
       <c r="J300" s="1" t="s">
         <v>612</v>
       </c>
       <c r="K300" s="1"/>
       <c r="L300" s="1">
         <v>70800</v>
       </c>
       <c r="M300" s="1" t="s">
-        <v>1995</v>
+        <v>1996</v>
       </c>
       <c r="N300" s="1" t="s">
-        <v>1996</v>
+        <v>1997</v>
       </c>
     </row>
     <row r="301" spans="1:14">
       <c r="A301" s="1" t="s">
-        <v>1997</v>
+        <v>1998</v>
       </c>
       <c r="B301" s="1"/>
       <c r="C301" s="1" t="s">
         <v>289</v>
       </c>
       <c r="D301" s="1" t="s">
-        <v>1998</v>
+        <v>1999</v>
       </c>
       <c r="E301" s="1" t="s">
-        <v>1999</v>
+        <v>2000</v>
       </c>
       <c r="F301" s="1"/>
       <c r="G301" s="1"/>
       <c r="H301" s="1"/>
       <c r="I301" s="1"/>
       <c r="J301" s="1" t="s">
         <v>280</v>
       </c>
       <c r="K301" s="1"/>
       <c r="L301" s="1" t="s">
-        <v>2000</v>
+        <v>2001</v>
       </c>
       <c r="M301" s="1" t="s">
-        <v>2001</v>
+        <v>2002</v>
       </c>
       <c r="N301" s="1" t="s">
-        <v>2002</v>
+        <v>2003</v>
       </c>
     </row>
     <row r="302" spans="1:14">
       <c r="A302" s="1" t="s">
-        <v>2003</v>
+        <v>2004</v>
       </c>
       <c r="B302" s="1"/>
       <c r="C302" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D302" s="1" t="s">
-        <v>2004</v>
+        <v>2005</v>
       </c>
       <c r="E302" s="1" t="s">
-        <v>2005</v>
+        <v>2006</v>
       </c>
       <c r="F302" s="1" t="s">
-        <v>2006</v>
+        <v>2007</v>
       </c>
       <c r="G302" s="1"/>
       <c r="H302" s="1"/>
       <c r="I302" s="1" t="s">
-        <v>2007</v>
+        <v>2008</v>
       </c>
       <c r="J302" s="1" t="s">
         <v>62</v>
       </c>
       <c r="K302" s="1" t="s">
         <v>117</v>
       </c>
       <c r="L302" s="1">
         <v>46980</v>
       </c>
       <c r="M302" s="1" t="s">
         <v>79</v>
       </c>
       <c r="N302" s="1" t="s">
-        <v>2008</v>
+        <v>2009</v>
       </c>
     </row>
     <row r="303" spans="1:14">
       <c r="A303" s="1" t="s">
-        <v>2009</v>
+        <v>2010</v>
       </c>
       <c r="B303" s="1"/>
       <c r="C303" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D303" s="1" t="s">
-        <v>2010</v>
+        <v>2011</v>
       </c>
       <c r="E303" s="1" t="s">
-        <v>2010</v>
+        <v>2011</v>
       </c>
       <c r="F303" s="1" t="s">
-        <v>2011</v>
+        <v>2012</v>
       </c>
       <c r="G303" s="1"/>
       <c r="H303" s="1"/>
       <c r="I303" s="1" t="s">
-        <v>2012</v>
+        <v>2013</v>
       </c>
       <c r="J303" s="1" t="s">
         <v>62</v>
       </c>
       <c r="K303" s="1"/>
       <c r="L303" s="1">
         <v>46022</v>
       </c>
       <c r="M303" s="1" t="s">
         <v>78</v>
       </c>
       <c r="N303" s="1" t="s">
-        <v>2013</v>
+        <v>2014</v>
       </c>
     </row>
     <row r="304" spans="1:14">
       <c r="A304" s="1" t="s">
-        <v>2014</v>
+        <v>2015</v>
       </c>
       <c r="B304" s="1"/>
       <c r="C304" s="1" t="s">
         <v>289</v>
       </c>
       <c r="D304" s="1" t="s">
-        <v>2015</v>
+        <v>2016</v>
       </c>
       <c r="E304" s="1" t="s">
-        <v>2016</v>
+        <v>2017</v>
       </c>
       <c r="F304" s="1" t="s">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="G304" s="1" t="s">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="H304" s="1"/>
       <c r="I304" s="1" t="s">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="J304" s="1" t="s">
         <v>27</v>
       </c>
       <c r="K304" s="1"/>
       <c r="L304" s="1">
         <v>8160</v>
       </c>
       <c r="M304" s="1" t="s">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="N304" s="1" t="s">
-        <v>2021</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="305" spans="1:14">
       <c r="A305" s="1" t="s">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B305" s="1"/>
       <c r="C305" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D305" s="1" t="s">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E305" s="1" t="s">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="F305" s="1" t="s">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="G305" s="1" t="s">
-        <v>2026</v>
+        <v>2027</v>
       </c>
       <c r="H305" s="1" t="s">
-        <v>2027</v>
+        <v>2028</v>
       </c>
       <c r="I305" s="1" t="s">
-        <v>2028</v>
+        <v>2029</v>
       </c>
       <c r="J305" s="1" t="s">
         <v>271</v>
       </c>
       <c r="K305" s="1"/>
       <c r="L305" s="1">
         <v>1000</v>
       </c>
       <c r="M305" s="1" t="s">
-        <v>1516</v>
+        <v>1517</v>
       </c>
       <c r="N305" s="1" t="s">
-        <v>2029</v>
+        <v>2030</v>
       </c>
     </row>
     <row r="306" spans="1:14">
       <c r="A306" s="1" t="s">
-        <v>2030</v>
+        <v>2031</v>
       </c>
       <c r="B306" s="1" t="s">
-        <v>2031</v>
+        <v>2032</v>
       </c>
       <c r="C306" s="1" t="s">
         <v>178</v>
       </c>
       <c r="D306" s="1" t="s">
-        <v>2032</v>
+        <v>2033</v>
       </c>
       <c r="E306" s="1" t="s">
-        <v>2032</v>
+        <v>2033</v>
       </c>
       <c r="F306" s="1" t="s">
-        <v>2033</v>
+        <v>2034</v>
       </c>
       <c r="G306" s="1" t="s">
-        <v>2034</v>
+        <v>2035</v>
       </c>
       <c r="H306" s="1">
         <v>358504385317</v>
       </c>
       <c r="I306" s="1" t="s">
-        <v>2035</v>
+        <v>2036</v>
       </c>
       <c r="J306" s="1" t="s">
         <v>263</v>
       </c>
       <c r="K306" s="1"/>
       <c r="L306" s="1">
         <v>40100</v>
       </c>
       <c r="M306" s="1" t="s">
-        <v>2036</v>
+        <v>2037</v>
       </c>
       <c r="N306" s="1" t="s">
-        <v>2037</v>
+        <v>2038</v>
       </c>
     </row>
     <row r="307" spans="1:14">
       <c r="A307" s="1" t="s">
-        <v>2038</v>
+        <v>2039</v>
       </c>
       <c r="B307" s="1" t="s">
-        <v>2038</v>
+        <v>2039</v>
       </c>
       <c r="C307" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D307" s="1" t="s">
-        <v>2039</v>
+        <v>2040</v>
       </c>
       <c r="E307" s="1" t="s">
-        <v>2039</v>
+        <v>2040</v>
       </c>
       <c r="F307" s="1" t="s">
-        <v>2040</v>
+        <v>2041</v>
       </c>
       <c r="G307" s="1"/>
       <c r="H307" s="1"/>
       <c r="I307" s="1" t="s">
-        <v>2041</v>
+        <v>2042</v>
       </c>
       <c r="J307" s="1" t="s">
         <v>27</v>
       </c>
       <c r="K307" s="1"/>
       <c r="L307" s="1">
         <v>4020</v>
       </c>
       <c r="M307" s="1" t="s">
-        <v>2042</v>
+        <v>2043</v>
       </c>
       <c r="N307" s="1" t="s">
-        <v>2043</v>
+        <v>2044</v>
       </c>
     </row>
     <row r="308" spans="1:14">
       <c r="A308" s="1" t="s">
-        <v>2044</v>
+        <v>2045</v>
       </c>
       <c r="B308" s="1"/>
       <c r="C308" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D308" s="1" t="s">
-        <v>2045</v>
+        <v>2046</v>
       </c>
       <c r="E308" s="1" t="s">
-        <v>2045</v>
+        <v>2046</v>
       </c>
       <c r="F308" s="1" t="s">
-        <v>2046</v>
+        <v>2047</v>
       </c>
       <c r="G308" s="1" t="s">
-        <v>2047</v>
+        <v>2048</v>
       </c>
       <c r="H308" s="1">
         <v>358405226005</v>
       </c>
       <c r="I308" s="1" t="s">
-        <v>2048</v>
+        <v>2049</v>
       </c>
       <c r="J308" s="1" t="s">
         <v>263</v>
       </c>
       <c r="K308" s="1"/>
       <c r="L308" s="1" t="s">
-        <v>2049</v>
+        <v>2050</v>
       </c>
       <c r="M308" s="1" t="s">
-        <v>2050</v>
+        <v>2051</v>
       </c>
       <c r="N308" s="1" t="s">
-        <v>2051</v>
+        <v>2052</v>
       </c>
     </row>
     <row r="309" spans="1:14">
       <c r="A309" s="1" t="s">
-        <v>2052</v>
+        <v>2053</v>
       </c>
       <c r="B309" s="1" t="s">
-        <v>2053</v>
+        <v>2054</v>
       </c>
       <c r="C309" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D309" s="1" t="s">
-        <v>2054</v>
+        <v>2055</v>
       </c>
       <c r="E309" s="1" t="s">
-        <v>2055</v>
+        <v>2056</v>
       </c>
       <c r="F309" s="1" t="s">
-        <v>2056</v>
+        <v>2057</v>
       </c>
       <c r="G309" s="1" t="s">
-        <v>2057</v>
+        <v>2058</v>
       </c>
       <c r="H309" s="1" t="s">
-        <v>2058</v>
+        <v>2059</v>
       </c>
       <c r="I309" s="1" t="s">
-        <v>2059</v>
+        <v>2060</v>
       </c>
       <c r="J309" s="1" t="s">
-        <v>2060</v>
+        <v>2061</v>
       </c>
       <c r="K309" s="1"/>
       <c r="L309" s="1" t="s">
-        <v>2061</v>
+        <v>2062</v>
       </c>
       <c r="M309" s="1" t="s">
-        <v>2062</v>
+        <v>2063</v>
       </c>
       <c r="N309" s="1" t="s">
-        <v>2063</v>
+        <v>2064</v>
       </c>
     </row>
     <row r="310" spans="1:14">
       <c r="A310" s="1" t="s">
-        <v>2052</v>
+        <v>2053</v>
       </c>
       <c r="B310" s="1" t="s">
-        <v>2053</v>
+        <v>2054</v>
       </c>
       <c r="C310" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D310" s="1" t="s">
-        <v>2054</v>
+        <v>2055</v>
       </c>
       <c r="E310" s="1" t="s">
-        <v>2055</v>
+        <v>2056</v>
       </c>
       <c r="F310" s="1" t="s">
-        <v>2064</v>
+        <v>2065</v>
       </c>
       <c r="G310" s="1"/>
       <c r="H310" s="1"/>
       <c r="I310" s="1" t="s">
-        <v>2065</v>
+        <v>2066</v>
       </c>
       <c r="J310" s="1" t="s">
-        <v>2060</v>
+        <v>2061</v>
       </c>
       <c r="K310" s="1"/>
       <c r="L310" s="1" t="s">
-        <v>2061</v>
+        <v>2062</v>
       </c>
       <c r="M310" s="1" t="s">
-        <v>2062</v>
+        <v>2063</v>
       </c>
       <c r="N310" s="1" t="s">
-        <v>2063</v>
+        <v>2064</v>
       </c>
     </row>
     <row r="311" spans="1:14">
       <c r="A311" s="1" t="s">
-        <v>2066</v>
+        <v>2067</v>
       </c>
       <c r="B311" s="1"/>
       <c r="C311" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D311" s="1" t="s">
-        <v>2067</v>
+        <v>2068</v>
       </c>
       <c r="E311" s="1" t="s">
-        <v>2068</v>
+        <v>2069</v>
       </c>
       <c r="F311" s="1" t="s">
-        <v>2069</v>
+        <v>2070</v>
       </c>
       <c r="G311" s="1" t="s">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="H311" s="1">
         <v>4373224686771</v>
       </c>
       <c r="I311" s="1" t="s">
-        <v>2070</v>
+        <v>2071</v>
       </c>
       <c r="J311" s="1" t="s">
         <v>27</v>
       </c>
       <c r="K311" s="1"/>
       <c r="L311" s="1">
         <v>4040</v>
       </c>
       <c r="M311" s="1" t="s">
-        <v>2042</v>
+        <v>2043</v>
       </c>
       <c r="N311" s="1" t="s">
-        <v>2071</v>
+        <v>2072</v>
       </c>
     </row>
     <row r="312" spans="1:14">
       <c r="A312" s="1" t="s">
-        <v>2072</v>
+        <v>2073</v>
       </c>
       <c r="B312" s="1" t="s">
-        <v>2073</v>
+        <v>2074</v>
       </c>
       <c r="C312" s="1" t="s">
         <v>75</v>
       </c>
       <c r="D312" s="1" t="s">
-        <v>2074</v>
+        <v>2075</v>
       </c>
       <c r="E312" s="1" t="s">
-        <v>2075</v>
+        <v>2076</v>
       </c>
       <c r="F312" s="1" t="s">
-        <v>2076</v>
+        <v>2077</v>
       </c>
       <c r="G312" s="1"/>
       <c r="H312" s="1" t="s">
-        <v>2077</v>
+        <v>2078</v>
       </c>
       <c r="I312" s="1" t="s">
-        <v>2078</v>
+        <v>2079</v>
       </c>
       <c r="J312" s="1" t="s">
         <v>182</v>
       </c>
       <c r="K312" s="1"/>
       <c r="L312" s="1" t="s">
-        <v>2079</v>
+        <v>2080</v>
       </c>
       <c r="M312" s="1" t="s">
         <v>183</v>
       </c>
       <c r="N312" s="1" t="s">
-        <v>2080</v>
+        <v>2081</v>
       </c>
     </row>
     <row r="313" spans="1:14">
       <c r="A313" s="1" t="s">
-        <v>2081</v>
+        <v>2082</v>
       </c>
       <c r="B313" s="1"/>
       <c r="C313" s="1" t="s">
         <v>178</v>
       </c>
       <c r="D313" s="1" t="s">
-        <v>2082</v>
+        <v>2083</v>
       </c>
       <c r="E313" s="1" t="s">
-        <v>2083</v>
+        <v>2084</v>
       </c>
       <c r="F313" s="1" t="s">
-        <v>2084</v>
+        <v>2085</v>
       </c>
       <c r="G313" s="1" t="s">
-        <v>2085</v>
+        <v>2086</v>
       </c>
       <c r="H313" s="1" t="s">
-        <v>2086</v>
+        <v>2087</v>
       </c>
       <c r="I313" s="1" t="s">
-        <v>2087</v>
+        <v>2088</v>
       </c>
       <c r="J313" s="1" t="s">
         <v>654</v>
       </c>
       <c r="K313" s="1"/>
       <c r="L313" s="1">
         <v>51423</v>
       </c>
       <c r="M313" s="1" t="s">
-        <v>1819</v>
+        <v>1820</v>
       </c>
       <c r="N313" s="1" t="s">
-        <v>2088</v>
+        <v>2089</v>
       </c>
     </row>
     <row r="314" spans="1:14">
       <c r="A314" s="1" t="s">
-        <v>2089</v>
+        <v>2090</v>
       </c>
       <c r="B314" s="1" t="s">
         <v>453</v>
       </c>
       <c r="C314" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D314" s="1" t="s">
-        <v>2090</v>
+        <v>2091</v>
       </c>
       <c r="E314" s="1" t="s">
-        <v>2091</v>
+        <v>2092</v>
       </c>
       <c r="F314" s="1" t="s">
         <v>473</v>
       </c>
       <c r="G314" s="1"/>
       <c r="H314" s="1"/>
       <c r="I314" s="1" t="s">
-        <v>2092</v>
+        <v>2093</v>
       </c>
       <c r="J314" s="1" t="s">
         <v>165</v>
       </c>
       <c r="K314" s="1"/>
       <c r="L314" s="1">
         <v>38004</v>
       </c>
       <c r="M314" s="1" t="s">
         <v>471</v>
       </c>
       <c r="N314" s="1" t="s">
-        <v>2093</v>
+        <v>2094</v>
       </c>
     </row>
     <row r="315" spans="1:14">
       <c r="A315" s="1" t="s">
-        <v>2089</v>
+        <v>2090</v>
       </c>
       <c r="B315" s="1" t="s">
         <v>453</v>
       </c>
       <c r="C315" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D315" s="1" t="s">
-        <v>2090</v>
+        <v>2091</v>
       </c>
       <c r="E315" s="1" t="s">
-        <v>2091</v>
+        <v>2092</v>
       </c>
       <c r="F315" s="1" t="s">
         <v>473</v>
       </c>
       <c r="G315" s="1"/>
       <c r="H315" s="1"/>
       <c r="I315" s="1" t="s">
         <v>474</v>
       </c>
       <c r="J315" s="1" t="s">
         <v>165</v>
       </c>
       <c r="K315" s="1"/>
       <c r="L315" s="1">
         <v>38004</v>
       </c>
       <c r="M315" s="1" t="s">
         <v>471</v>
       </c>
       <c r="N315" s="1" t="s">
-        <v>2093</v>
+        <v>2094</v>
       </c>
     </row>
     <row r="316" spans="1:14">
       <c r="A316" s="1" t="s">
-        <v>2094</v>
+        <v>2095</v>
       </c>
       <c r="B316" s="1" t="s">
         <v>60</v>
       </c>
       <c r="C316" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D316" s="1" t="s">
-        <v>2095</v>
+        <v>2096</v>
       </c>
       <c r="E316" s="1" t="s">
-        <v>2095</v>
+        <v>2096</v>
       </c>
       <c r="F316" s="1"/>
       <c r="G316" s="1"/>
       <c r="H316" s="1"/>
       <c r="I316" s="1"/>
       <c r="J316" s="1" t="s">
         <v>62</v>
       </c>
       <c r="K316" s="1" t="s">
         <v>63</v>
       </c>
       <c r="L316" s="1" t="s">
-        <v>2096</v>
+        <v>2097</v>
       </c>
       <c r="M316" s="1" t="s">
-        <v>2097</v>
+        <v>2098</v>
       </c>
       <c r="N316" s="1" t="s">
-        <v>2098</v>
+        <v>2099</v>
       </c>
     </row>
     <row r="317" spans="1:14">
       <c r="A317" s="1" t="s">
-        <v>2099</v>
+        <v>2100</v>
       </c>
       <c r="B317" s="1" t="s">
-        <v>2100</v>
+        <v>2101</v>
       </c>
       <c r="C317" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D317" s="1" t="s">
-        <v>2101</v>
+        <v>2102</v>
       </c>
       <c r="E317" s="1" t="s">
-        <v>2101</v>
+        <v>2102</v>
       </c>
       <c r="F317" s="1" t="s">
-        <v>2102</v>
+        <v>2103</v>
       </c>
       <c r="G317" s="1"/>
       <c r="H317" s="1"/>
       <c r="I317" s="1" t="s">
-        <v>2103</v>
+        <v>2104</v>
       </c>
       <c r="J317" s="1" t="s">
         <v>637</v>
       </c>
       <c r="K317" s="1"/>
       <c r="L317" s="1" t="s">
         <v>638</v>
       </c>
       <c r="M317" s="1" t="s">
-        <v>2104</v>
+        <v>2105</v>
       </c>
       <c r="N317" s="1" t="s">
-        <v>2105</v>
+        <v>2106</v>
       </c>
     </row>
     <row r="318" spans="1:14">
       <c r="A318" s="1" t="s">
-        <v>2106</v>
+        <v>2107</v>
       </c>
       <c r="B318" s="1" t="s">
         <v>453</v>
       </c>
       <c r="C318" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D318" s="1" t="s">
         <v>533</v>
       </c>
       <c r="E318" s="1" t="s">
         <v>534</v>
       </c>
       <c r="F318" s="1" t="s">
-        <v>2107</v>
+        <v>2108</v>
       </c>
       <c r="G318" s="1" t="s">
-        <v>2108</v>
+        <v>2109</v>
       </c>
       <c r="H318" s="1" t="s">
-        <v>2109</v>
+        <v>2110</v>
       </c>
       <c r="I318" s="1" t="s">
-        <v>2110</v>
+        <v>2111</v>
       </c>
       <c r="J318" s="1" t="s">
         <v>165</v>
       </c>
       <c r="K318" s="1"/>
       <c r="L318" s="1">
         <v>38054</v>
       </c>
       <c r="M318" s="1" t="s">
         <v>471</v>
       </c>
       <c r="N318" s="1" t="s">
         <v>472</v>
       </c>
     </row>
     <row r="319" spans="1:14">
       <c r="A319" s="1" t="s">
-        <v>2106</v>
+        <v>2107</v>
       </c>
       <c r="B319" s="1" t="s">
         <v>453</v>
       </c>
       <c r="C319" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D319" s="1" t="s">
         <v>533</v>
       </c>
       <c r="E319" s="1" t="s">
         <v>534</v>
       </c>
       <c r="F319" s="1" t="s">
         <v>538</v>
       </c>
       <c r="G319" s="1"/>
       <c r="H319" s="1"/>
       <c r="I319" s="1" t="s">
         <v>539</v>
       </c>
       <c r="J319" s="1" t="s">
         <v>165</v>
       </c>
       <c r="K319" s="1"/>
       <c r="L319" s="1">
         <v>38054</v>
       </c>
       <c r="M319" s="1" t="s">
         <v>471</v>
       </c>
       <c r="N319" s="1" t="s">
         <v>472</v>
       </c>
     </row>
     <row r="320" spans="1:14">
       <c r="A320" s="1" t="s">
-        <v>2111</v>
+        <v>2112</v>
       </c>
       <c r="B320" s="1" t="s">
-        <v>2112</v>
+        <v>2113</v>
       </c>
       <c r="C320" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D320" s="1" t="s">
-        <v>2113</v>
+        <v>2114</v>
       </c>
       <c r="E320" s="1" t="s">
-        <v>2114</v>
+        <v>2115</v>
       </c>
       <c r="F320" s="1" t="s">
-        <v>2115</v>
+        <v>2116</v>
       </c>
       <c r="G320" s="1"/>
       <c r="H320" s="1"/>
       <c r="I320" s="1" t="s">
-        <v>2116</v>
+        <v>2117</v>
       </c>
       <c r="J320" s="1" t="s">
         <v>647</v>
       </c>
       <c r="K320" s="1" t="s">
         <v>855</v>
       </c>
       <c r="L320" s="1">
         <v>48018</v>
       </c>
       <c r="M320" s="1" t="s">
         <v>856</v>
       </c>
       <c r="N320" s="1" t="s">
-        <v>2117</v>
+        <v>2118</v>
       </c>
     </row>
     <row r="321" spans="1:14">
       <c r="A321" s="1" t="s">
-        <v>2118</v>
+        <v>2119</v>
       </c>
       <c r="B321" s="1"/>
       <c r="C321" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D321" s="1" t="s">
-        <v>2119</v>
+        <v>2120</v>
       </c>
       <c r="E321" s="1" t="s">
-        <v>2120</v>
+        <v>2121</v>
       </c>
       <c r="F321" s="1"/>
       <c r="G321" s="1"/>
       <c r="H321" s="1"/>
       <c r="I321" s="1"/>
       <c r="J321" s="1" t="s">
         <v>22</v>
       </c>
       <c r="K321" s="1"/>
       <c r="L321" s="1">
         <v>30419</v>
       </c>
       <c r="M321" s="1" t="s">
-        <v>2121</v>
+        <v>2122</v>
       </c>
       <c r="N321" s="1" t="s">
-        <v>2122</v>
+        <v>2123</v>
       </c>
     </row>
     <row r="322" spans="1:14">
       <c r="A322" s="1" t="s">
-        <v>2123</v>
+        <v>2124</v>
       </c>
       <c r="B322" s="1" t="s">
-        <v>2123</v>
+        <v>2124</v>
       </c>
       <c r="C322" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D322" s="1" t="s">
-        <v>2124</v>
+        <v>2125</v>
       </c>
       <c r="E322" s="1" t="s">
-        <v>2125</v>
+        <v>2126</v>
       </c>
       <c r="F322" s="1" t="s">
-        <v>2126</v>
+        <v>2127</v>
       </c>
       <c r="G322" s="1" t="s">
-        <v>2127</v>
+        <v>2128</v>
       </c>
       <c r="H322" s="1" t="s">
-        <v>2128</v>
+        <v>2129</v>
       </c>
       <c r="I322" s="1" t="s">
-        <v>2129</v>
+        <v>2130</v>
       </c>
       <c r="J322" s="1" t="s">
-        <v>1809</v>
+        <v>1810</v>
       </c>
       <c r="K322" s="1"/>
       <c r="L322" s="1" t="s">
-        <v>1810</v>
+        <v>1811</v>
       </c>
       <c r="M322" s="1" t="s">
-        <v>1811</v>
+        <v>1812</v>
       </c>
       <c r="N322" s="1" t="s">
-        <v>2130</v>
+        <v>2131</v>
       </c>
     </row>
     <row r="323" spans="1:14">
       <c r="A323" s="1" t="s">
-        <v>2131</v>
+        <v>2132</v>
       </c>
       <c r="B323" s="1" t="s">
-        <v>2132</v>
+        <v>2133</v>
       </c>
       <c r="C323" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D323" s="1" t="s">
-        <v>2133</v>
+        <v>2134</v>
       </c>
       <c r="E323" s="1" t="s">
-        <v>2134</v>
+        <v>2135</v>
       </c>
       <c r="F323" s="1" t="s">
-        <v>2135</v>
+        <v>2136</v>
       </c>
       <c r="G323" s="1" t="s">
-        <v>2136</v>
+        <v>2137</v>
       </c>
       <c r="H323" s="1" t="s">
-        <v>2137</v>
+        <v>2138</v>
       </c>
       <c r="I323" s="1" t="s">
-        <v>2138</v>
+        <v>2139</v>
       </c>
       <c r="J323" s="1" t="s">
         <v>165</v>
       </c>
       <c r="K323" s="1"/>
       <c r="L323" s="1">
         <v>11100</v>
       </c>
       <c r="M323" s="1" t="s">
-        <v>2139</v>
+        <v>2140</v>
       </c>
       <c r="N323" s="1" t="s">
-        <v>2140</v>
+        <v>2141</v>
       </c>
     </row>
     <row r="324" spans="1:14">
       <c r="A324" s="1" t="s">
-        <v>2141</v>
+        <v>2142</v>
       </c>
       <c r="B324" s="1"/>
       <c r="C324" s="1" t="s">
         <v>289</v>
       </c>
       <c r="D324" s="1" t="s">
-        <v>2142</v>
+        <v>2143</v>
       </c>
       <c r="E324" s="1" t="s">
-        <v>2142</v>
+        <v>2143</v>
       </c>
       <c r="F324" s="1" t="s">
-        <v>2143</v>
+        <v>2144</v>
       </c>
       <c r="G324" s="1" t="s">
-        <v>2144</v>
+        <v>2145</v>
       </c>
       <c r="H324" s="1" t="s">
-        <v>2145</v>
+        <v>2146</v>
       </c>
       <c r="I324" s="1" t="s">
-        <v>2146</v>
+        <v>2147</v>
       </c>
       <c r="J324" s="1" t="s">
         <v>165</v>
       </c>
       <c r="K324" s="1"/>
       <c r="L324" s="1">
         <v>72000</v>
       </c>
       <c r="M324" s="1" t="s">
-        <v>2147</v>
+        <v>2148</v>
       </c>
       <c r="N324" s="1" t="s">
-        <v>2148</v>
+        <v>2149</v>
       </c>
     </row>
     <row r="325" spans="1:14">
       <c r="A325" s="1" t="s">
-        <v>2141</v>
+        <v>2142</v>
       </c>
       <c r="B325" s="1"/>
       <c r="C325" s="1" t="s">
         <v>289</v>
       </c>
       <c r="D325" s="1" t="s">
-        <v>2142</v>
+        <v>2143</v>
       </c>
       <c r="E325" s="1" t="s">
-        <v>2142</v>
+        <v>2143</v>
       </c>
       <c r="F325" s="1" t="s">
-        <v>2149</v>
+        <v>2150</v>
       </c>
       <c r="G325" s="1" t="s">
-        <v>2150</v>
+        <v>2151</v>
       </c>
       <c r="H325" s="1" t="s">
-        <v>2151</v>
+        <v>2152</v>
       </c>
       <c r="I325" s="1" t="s">
-        <v>2152</v>
+        <v>2153</v>
       </c>
       <c r="J325" s="1" t="s">
         <v>165</v>
       </c>
       <c r="K325" s="1"/>
       <c r="L325" s="1">
         <v>72000</v>
       </c>
       <c r="M325" s="1" t="s">
-        <v>2147</v>
+        <v>2148</v>
       </c>
       <c r="N325" s="1" t="s">
-        <v>2148</v>
+        <v>2149</v>
       </c>
     </row>
     <row r="326" spans="1:14">
       <c r="A326" s="1" t="s">
-        <v>2153</v>
+        <v>2154</v>
       </c>
       <c r="B326" s="1" t="s">
-        <v>2154</v>
+        <v>2155</v>
       </c>
       <c r="C326" s="1" t="s">
         <v>178</v>
       </c>
       <c r="D326" s="1" t="s">
-        <v>2155</v>
+        <v>2156</v>
       </c>
       <c r="E326" s="1" t="s">
-        <v>2155</v>
+        <v>2156</v>
       </c>
       <c r="F326" s="1" t="s">
-        <v>2156</v>
+        <v>2157</v>
       </c>
       <c r="G326" s="1" t="s">
-        <v>2157</v>
+        <v>2158</v>
       </c>
       <c r="H326" s="1" t="s">
-        <v>2158</v>
+        <v>2159</v>
       </c>
       <c r="I326" s="1" t="s">
-        <v>2159</v>
+        <v>2160</v>
       </c>
       <c r="J326" s="1" t="s">
         <v>22</v>
       </c>
       <c r="K326" s="1"/>
       <c r="L326" s="1">
         <v>44894</v>
       </c>
       <c r="M326" s="1" t="s">
-        <v>2160</v>
+        <v>2161</v>
       </c>
       <c r="N326" s="1" t="s">
-        <v>2161</v>
+        <v>2162</v>
       </c>
     </row>
     <row r="327" spans="1:14">
       <c r="A327" s="1" t="s">
-        <v>2162</v>
+        <v>2163</v>
       </c>
       <c r="B327" s="1"/>
       <c r="C327" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D327" s="1" t="s">
-        <v>2163</v>
+        <v>2164</v>
       </c>
       <c r="E327" s="1" t="s">
-        <v>2163</v>
+        <v>2164</v>
       </c>
       <c r="F327" s="1" t="s">
-        <v>2164</v>
+        <v>2165</v>
       </c>
       <c r="G327" s="1"/>
       <c r="H327" s="1"/>
       <c r="I327" s="1" t="s">
-        <v>2165</v>
+        <v>2166</v>
       </c>
       <c r="J327" s="1" t="s">
         <v>22</v>
       </c>
       <c r="K327" s="1"/>
       <c r="L327" s="1" t="s">
         <v>1342</v>
       </c>
       <c r="M327" s="1" t="s">
         <v>1343</v>
       </c>
       <c r="N327" s="1" t="s">
-        <v>2166</v>
+        <v>2167</v>
       </c>
     </row>
     <row r="328" spans="1:14">
       <c r="A328" s="1" t="s">
-        <v>2167</v>
+        <v>2168</v>
       </c>
       <c r="B328" s="1"/>
       <c r="C328" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D328" s="1" t="s">
-        <v>2168</v>
+        <v>2169</v>
       </c>
       <c r="E328" s="1" t="s">
-        <v>2169</v>
+        <v>2170</v>
       </c>
       <c r="F328" s="1" t="s">
-        <v>2170</v>
+        <v>2171</v>
       </c>
       <c r="G328" s="1" t="s">
-        <v>2171</v>
+        <v>2172</v>
       </c>
       <c r="H328" s="1" t="s">
-        <v>2172</v>
+        <v>2173</v>
       </c>
       <c r="I328" s="1" t="s">
-        <v>2173</v>
+        <v>2174</v>
       </c>
       <c r="J328" s="1" t="s">
         <v>62</v>
       </c>
       <c r="K328" s="1"/>
       <c r="L328" s="1" t="s">
-        <v>2174</v>
+        <v>2175</v>
       </c>
       <c r="M328" s="1" t="s">
-        <v>2175</v>
+        <v>2176</v>
       </c>
       <c r="N328" s="1" t="s">
-        <v>2176</v>
+        <v>2177</v>
       </c>
     </row>
     <row r="329" spans="1:14">
       <c r="A329" s="1" t="s">
-        <v>2177</v>
+        <v>2178</v>
       </c>
       <c r="B329" s="1"/>
       <c r="C329" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D329" s="1" t="s">
-        <v>2178</v>
+        <v>2179</v>
       </c>
       <c r="E329" s="1" t="s">
-        <v>2179</v>
+        <v>2180</v>
       </c>
       <c r="F329" s="1" t="s">
-        <v>2180</v>
+        <v>2181</v>
       </c>
       <c r="G329" s="1"/>
       <c r="H329" s="1"/>
       <c r="I329" s="1" t="s">
-        <v>2181</v>
+        <v>2182</v>
       </c>
       <c r="J329" s="1" t="s">
         <v>45</v>
       </c>
       <c r="K329" s="1" t="s">
-        <v>2182</v>
+        <v>2183</v>
       </c>
       <c r="L329" s="1"/>
       <c r="M329" s="1" t="s">
         <v>1024</v>
       </c>
       <c r="N329" s="1" t="s">
-        <v>2183</v>
+        <v>2184</v>
       </c>
     </row>
     <row r="330" spans="1:14">
       <c r="A330" s="1" t="s">
-        <v>2184</v>
+        <v>2185</v>
       </c>
       <c r="B330" s="1" t="s">
-        <v>2184</v>
+        <v>2185</v>
       </c>
       <c r="C330" s="1" t="s">
         <v>75</v>
       </c>
       <c r="D330" s="1" t="s">
-        <v>2185</v>
+        <v>2186</v>
       </c>
       <c r="E330" s="1" t="s">
-        <v>2186</v>
+        <v>2187</v>
       </c>
       <c r="F330" s="1" t="s">
-        <v>2187</v>
+        <v>2188</v>
       </c>
       <c r="G330" s="1" t="s">
         <v>171</v>
       </c>
       <c r="H330" s="1">
         <v>436648481307</v>
       </c>
       <c r="I330" s="1" t="s">
-        <v>2188</v>
+        <v>2189</v>
       </c>
       <c r="J330" s="1" t="s">
         <v>27</v>
       </c>
       <c r="K330" s="1"/>
       <c r="L330" s="1">
         <v>4040</v>
       </c>
       <c r="M330" s="1" t="s">
-        <v>2042</v>
+        <v>2043</v>
       </c>
       <c r="N330" s="1" t="s">
-        <v>2189</v>
+        <v>2190</v>
       </c>
     </row>
     <row r="331" spans="1:14">
       <c r="A331" s="1" t="s">
-        <v>2190</v>
+        <v>2191</v>
       </c>
       <c r="B331" s="1"/>
       <c r="C331" s="1" t="s">
         <v>178</v>
       </c>
       <c r="D331" s="1" t="s">
-        <v>2191</v>
+        <v>2192</v>
       </c>
       <c r="E331" s="1" t="s">
-        <v>2191</v>
+        <v>2192</v>
       </c>
       <c r="F331" s="1" t="s">
-        <v>2192</v>
+        <v>2193</v>
       </c>
       <c r="G331" s="1"/>
       <c r="H331" s="1"/>
       <c r="I331" s="1" t="s">
-        <v>2193</v>
+        <v>2194</v>
       </c>
       <c r="J331" s="1" t="s">
         <v>165</v>
       </c>
       <c r="K331" s="1"/>
       <c r="L331" s="1">
         <v>31077</v>
       </c>
       <c r="M331" s="1" t="s">
-        <v>2194</v>
+        <v>2195</v>
       </c>
       <c r="N331" s="1" t="s">
-        <v>2195</v>
+        <v>2196</v>
       </c>
     </row>
     <row r="332" spans="1:14">
       <c r="A332" s="1" t="s">
-        <v>2196</v>
+        <v>2197</v>
       </c>
       <c r="B332" s="1" t="s">
-        <v>2197</v>
+        <v>2198</v>
       </c>
       <c r="C332" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D332" s="1" t="s">
-        <v>2198</v>
+        <v>2199</v>
       </c>
       <c r="E332" s="1" t="s">
-        <v>2198</v>
+        <v>2199</v>
       </c>
       <c r="F332" s="1" t="s">
-        <v>2199</v>
+        <v>2200</v>
       </c>
       <c r="G332" s="1"/>
       <c r="H332" s="1"/>
       <c r="I332" s="1" t="s">
-        <v>2200</v>
+        <v>2201</v>
       </c>
       <c r="J332" s="1" t="s">
-        <v>2201</v>
+        <v>2202</v>
       </c>
       <c r="K332" s="1"/>
       <c r="L332" s="1" t="s">
-        <v>2202</v>
+        <v>2203</v>
       </c>
       <c r="M332" s="1" t="s">
-        <v>2203</v>
+        <v>2204</v>
       </c>
       <c r="N332" s="1" t="s">
-        <v>2204</v>
+        <v>2205</v>
       </c>
     </row>
     <row r="333" spans="1:14">
       <c r="A333" s="1" t="s">
-        <v>2205</v>
+        <v>2206</v>
       </c>
       <c r="B333" s="1" t="s">
-        <v>1614</v>
+        <v>1615</v>
       </c>
       <c r="C333" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D333" s="1" t="s">
-        <v>2206</v>
+        <v>2207</v>
       </c>
       <c r="E333" s="1" t="s">
-        <v>2207</v>
+        <v>2208</v>
       </c>
       <c r="F333" s="1" t="s">
-        <v>2208</v>
+        <v>2209</v>
       </c>
       <c r="G333" s="1" t="s">
-        <v>2209</v>
+        <v>2210</v>
       </c>
       <c r="H333" s="1">
         <v>34688688148</v>
       </c>
       <c r="I333" s="1" t="s">
-        <v>2210</v>
+        <v>2211</v>
       </c>
       <c r="J333" s="1" t="s">
         <v>62</v>
       </c>
       <c r="K333" s="1" t="s">
         <v>927</v>
       </c>
       <c r="L333" s="1">
         <v>20240</v>
       </c>
       <c r="M333" s="1" t="s">
-        <v>2211</v>
+        <v>2212</v>
       </c>
       <c r="N333" s="1" t="s">
-        <v>2212</v>
+        <v>2213</v>
       </c>
     </row>
     <row r="334" spans="1:14">
       <c r="A334" s="1" t="s">
-        <v>2213</v>
+        <v>2214</v>
       </c>
       <c r="B334" s="1"/>
       <c r="C334" s="1" t="s">
         <v>75</v>
       </c>
       <c r="D334" s="1" t="s">
-        <v>2214</v>
+        <v>2215</v>
       </c>
       <c r="E334" s="1" t="s">
-        <v>2214</v>
+        <v>2215</v>
       </c>
       <c r="F334" s="1"/>
       <c r="G334" s="1"/>
       <c r="H334" s="1"/>
       <c r="I334" s="1"/>
       <c r="J334" s="1" t="s">
         <v>34</v>
       </c>
       <c r="K334" s="1"/>
       <c r="L334" s="1">
         <v>3001</v>
       </c>
       <c r="M334" s="1" t="s">
-        <v>2215</v>
+        <v>2216</v>
       </c>
       <c r="N334" s="1" t="s">
-        <v>2216</v>
+        <v>2217</v>
       </c>
     </row>
     <row r="335" spans="1:14">
       <c r="A335" s="1" t="s">
-        <v>2217</v>
+        <v>2218</v>
       </c>
       <c r="B335" s="1" t="s">
         <v>403</v>
       </c>
       <c r="C335" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D335" s="1" t="s">
-        <v>2218</v>
+        <v>2219</v>
       </c>
       <c r="E335" s="1" t="s">
         <v>405</v>
       </c>
       <c r="F335" s="1" t="s">
-        <v>2219</v>
+        <v>2220</v>
       </c>
       <c r="G335" s="1"/>
       <c r="H335" s="1"/>
       <c r="I335" s="1" t="s">
-        <v>2220</v>
+        <v>2221</v>
       </c>
       <c r="J335" s="1" t="s">
         <v>165</v>
       </c>
       <c r="K335" s="1"/>
       <c r="L335" s="1">
         <v>38054</v>
       </c>
       <c r="M335" s="1" t="s">
-        <v>2221</v>
+        <v>2222</v>
       </c>
       <c r="N335" s="1" t="s">
-        <v>2222</v>
+        <v>2223</v>
       </c>
     </row>
     <row r="336" spans="1:14">
       <c r="A336" s="1" t="s">
-        <v>2223</v>
+        <v>2224</v>
       </c>
       <c r="B336" s="1"/>
       <c r="C336" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D336" s="1" t="s">
-        <v>2224</v>
+        <v>2225</v>
       </c>
       <c r="E336" s="1" t="s">
-        <v>2224</v>
+        <v>2225</v>
       </c>
       <c r="F336" s="1" t="s">
-        <v>2225</v>
+        <v>2226</v>
       </c>
       <c r="G336" s="1"/>
       <c r="H336" s="1"/>
       <c r="I336" s="1" t="s">
-        <v>2226</v>
+        <v>2227</v>
       </c>
       <c r="J336" s="1" t="s">
         <v>62</v>
       </c>
       <c r="K336" s="1"/>
       <c r="L336" s="1">
         <v>31210</v>
       </c>
       <c r="M336" s="1" t="s">
-        <v>2227</v>
+        <v>2228</v>
       </c>
       <c r="N336" s="1" t="s">
-        <v>2228</v>
+        <v>2229</v>
       </c>
     </row>
     <row r="337" spans="1:14">
       <c r="A337" s="1" t="s">
-        <v>2229</v>
+        <v>2230</v>
       </c>
       <c r="B337" s="1"/>
       <c r="C337" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D337" s="1" t="s">
-        <v>2230</v>
+        <v>2231</v>
       </c>
       <c r="E337" s="1" t="s">
-        <v>2231</v>
+        <v>2232</v>
       </c>
       <c r="F337" s="1" t="s">
-        <v>2232</v>
+        <v>2233</v>
       </c>
       <c r="G337" s="1"/>
       <c r="H337" s="1"/>
       <c r="I337" s="1" t="s">
-        <v>2233</v>
+        <v>2234</v>
       </c>
       <c r="J337" s="1" t="s">
         <v>263</v>
       </c>
       <c r="K337" s="1"/>
       <c r="L337" s="1">
         <v>20520</v>
       </c>
       <c r="M337" s="1" t="s">
-        <v>2234</v>
+        <v>2235</v>
       </c>
       <c r="N337" s="1" t="s">
-        <v>2235</v>
+        <v>2236</v>
       </c>
     </row>
     <row r="338" spans="1:14">
       <c r="A338" s="1" t="s">
-        <v>2236</v>
+        <v>2237</v>
       </c>
       <c r="B338" s="1" t="s">
-        <v>2237</v>
+        <v>2238</v>
       </c>
       <c r="C338" s="1" t="s">
         <v>178</v>
       </c>
       <c r="D338" s="1" t="s">
-        <v>2238</v>
+        <v>2239</v>
       </c>
       <c r="E338" s="1" t="s">
-        <v>2238</v>
+        <v>2239</v>
       </c>
       <c r="F338" s="1" t="s">
-        <v>2239</v>
+        <v>2240</v>
       </c>
       <c r="G338" s="1" t="s">
-        <v>2240</v>
+        <v>2241</v>
       </c>
       <c r="H338" s="1" t="s">
-        <v>2241</v>
+        <v>2242</v>
       </c>
       <c r="I338" s="1" t="s">
-        <v>2242</v>
+        <v>2243</v>
       </c>
       <c r="J338" s="1" t="s">
         <v>34</v>
       </c>
       <c r="K338" s="1"/>
       <c r="L338" s="1">
         <v>3001</v>
       </c>
       <c r="M338" s="1" t="s">
-        <v>2215</v>
+        <v>2216</v>
       </c>
       <c r="N338" s="1" t="s">
-        <v>2243</v>
+        <v>2244</v>
       </c>
     </row>
     <row r="339" spans="1:14">
       <c r="A339" s="1" t="s">
-        <v>2236</v>
+        <v>2237</v>
       </c>
       <c r="B339" s="1" t="s">
-        <v>2237</v>
+        <v>2238</v>
       </c>
       <c r="C339" s="1" t="s">
         <v>178</v>
       </c>
       <c r="D339" s="1" t="s">
-        <v>2238</v>
+        <v>2239</v>
       </c>
       <c r="E339" s="1" t="s">
-        <v>2238</v>
+        <v>2239</v>
       </c>
       <c r="F339" s="1" t="s">
-        <v>2244</v>
+        <v>2245</v>
       </c>
       <c r="G339" s="1" t="s">
-        <v>2245</v>
+        <v>2246</v>
       </c>
       <c r="H339" s="1" t="s">
-        <v>2246</v>
+        <v>2247</v>
       </c>
       <c r="I339" s="1" t="s">
-        <v>2247</v>
+        <v>2248</v>
       </c>
       <c r="J339" s="1" t="s">
         <v>34</v>
       </c>
       <c r="K339" s="1"/>
       <c r="L339" s="1">
         <v>3001</v>
       </c>
       <c r="M339" s="1" t="s">
-        <v>2215</v>
+        <v>2216</v>
       </c>
       <c r="N339" s="1" t="s">
-        <v>2243</v>
+        <v>2244</v>
       </c>
     </row>
     <row r="340" spans="1:14">
       <c r="A340" s="1" t="s">
-        <v>2248</v>
+        <v>2249</v>
       </c>
       <c r="B340" s="1"/>
       <c r="C340" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D340" s="1" t="s">
-        <v>2249</v>
+        <v>2250</v>
       </c>
       <c r="E340" s="1" t="s">
-        <v>2250</v>
+        <v>2251</v>
       </c>
       <c r="F340" s="1" t="s">
-        <v>2251</v>
+        <v>2252</v>
       </c>
       <c r="G340" s="1"/>
       <c r="H340" s="1"/>
       <c r="I340" s="1" t="s">
-        <v>2252</v>
+        <v>2253</v>
       </c>
       <c r="J340" s="1" t="s">
         <v>34</v>
       </c>
       <c r="K340" s="1"/>
       <c r="L340" s="1">
         <v>7000</v>
       </c>
       <c r="M340" s="1" t="s">
-        <v>2253</v>
+        <v>2254</v>
       </c>
       <c r="N340" s="1" t="s">
-        <v>2254</v>
+        <v>2255</v>
       </c>
     </row>
     <row r="341" spans="1:14">
       <c r="A341" s="1" t="s">
-        <v>2255</v>
+        <v>2256</v>
       </c>
       <c r="B341" s="1"/>
       <c r="C341" s="1" t="s">
         <v>1257</v>
       </c>
       <c r="D341" s="1" t="s">
-        <v>2256</v>
+        <v>2257</v>
       </c>
       <c r="E341" s="1" t="s">
-        <v>2257</v>
+        <v>2258</v>
       </c>
       <c r="F341" s="1" t="s">
-        <v>2258</v>
+        <v>2259</v>
       </c>
       <c r="G341" s="1"/>
       <c r="H341" s="1"/>
       <c r="I341" s="1" t="s">
-        <v>2259</v>
+        <v>2260</v>
       </c>
       <c r="J341" s="1" t="s">
         <v>1283</v>
       </c>
       <c r="K341" s="1"/>
       <c r="L341" s="1" t="s">
-        <v>2260</v>
+        <v>2261</v>
       </c>
       <c r="M341" s="1" t="s">
-        <v>2261</v>
+        <v>2262</v>
       </c>
       <c r="N341" s="1" t="s">
-        <v>2262</v>
+        <v>2263</v>
       </c>
     </row>
     <row r="342" spans="1:14">
       <c r="A342" s="1" t="s">
-        <v>2263</v>
+        <v>2264</v>
       </c>
       <c r="B342" s="1" t="s">
-        <v>2264</v>
+        <v>2265</v>
       </c>
       <c r="C342" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D342" s="1" t="s">
-        <v>2265</v>
+        <v>2266</v>
       </c>
       <c r="E342" s="1" t="s">
-        <v>2265</v>
+        <v>2266</v>
       </c>
       <c r="F342" s="1" t="s">
-        <v>2266</v>
+        <v>2267</v>
       </c>
       <c r="G342" s="1"/>
       <c r="H342" s="1"/>
       <c r="I342" s="1" t="s">
-        <v>2267</v>
+        <v>2268</v>
       </c>
       <c r="J342" s="1" t="s">
         <v>45</v>
       </c>
       <c r="K342" s="1" t="s">
-        <v>2268</v>
+        <v>2269</v>
       </c>
       <c r="L342" s="1"/>
       <c r="M342" s="1" t="s">
-        <v>2269</v>
+        <v>2270</v>
       </c>
       <c r="N342" s="1" t="s">
-        <v>2270</v>
+        <v>2271</v>
       </c>
     </row>
     <row r="343" spans="1:14">
       <c r="A343" s="1" t="s">
-        <v>2271</v>
+        <v>2272</v>
       </c>
       <c r="B343" s="1"/>
       <c r="C343" s="1" t="s">
         <v>160</v>
       </c>
       <c r="D343" s="1" t="s">
-        <v>2272</v>
+        <v>2273</v>
       </c>
       <c r="E343" s="1" t="s">
-        <v>2273</v>
+        <v>2274</v>
       </c>
       <c r="F343" s="1" t="s">
-        <v>2274</v>
+        <v>2275</v>
       </c>
       <c r="G343" s="1" t="s">
         <v>243</v>
       </c>
       <c r="H343" s="1">
         <v>33534608400</v>
       </c>
       <c r="I343" s="1" t="s">
-        <v>2275</v>
+        <v>2276</v>
       </c>
       <c r="J343" s="1" t="s">
         <v>165</v>
       </c>
       <c r="K343" s="1"/>
       <c r="L343" s="1">
         <v>31100</v>
       </c>
       <c r="M343" s="1" t="s">
-        <v>2276</v>
+        <v>2277</v>
       </c>
       <c r="N343" s="1" t="s">
-        <v>2277</v>
+        <v>2278</v>
       </c>
     </row>
     <row r="344" spans="1:14">
       <c r="A344" s="1" t="s">
-        <v>2278</v>
+        <v>2279</v>
       </c>
       <c r="B344" s="1" t="s">
-        <v>2279</v>
+        <v>2280</v>
       </c>
       <c r="C344" s="1" t="s">
         <v>178</v>
       </c>
       <c r="D344" s="1" t="s">
-        <v>2280</v>
+        <v>2281</v>
       </c>
       <c r="E344" s="1" t="s">
-        <v>2280</v>
+        <v>2281</v>
       </c>
       <c r="F344" s="1" t="s">
-        <v>2281</v>
+        <v>2282</v>
       </c>
       <c r="G344" s="1" t="s">
-        <v>2282</v>
+        <v>2283</v>
       </c>
       <c r="H344" s="1" t="s">
-        <v>2283</v>
+        <v>2284</v>
       </c>
       <c r="I344" s="1" t="s">
-        <v>2284</v>
+        <v>2285</v>
       </c>
       <c r="J344" s="1" t="s">
         <v>45</v>
       </c>
       <c r="K344" s="1" t="s">
-        <v>1746</v>
+        <v>1747</v>
       </c>
       <c r="L344" s="1" t="s">
-        <v>2285</v>
+        <v>2286</v>
       </c>
       <c r="M344" s="1" t="s">
-        <v>1747</v>
+        <v>1748</v>
       </c>
       <c r="N344" s="1" t="s">
-        <v>2286</v>
+        <v>2287</v>
       </c>
     </row>
     <row r="345" spans="1:14">
       <c r="A345" s="1" t="s">
-        <v>2287</v>
+        <v>2288</v>
       </c>
       <c r="B345" s="1"/>
       <c r="C345" s="1" t="s">
         <v>75</v>
       </c>
       <c r="D345" s="1" t="s">
-        <v>2288</v>
+        <v>2289</v>
       </c>
       <c r="E345" s="1" t="s">
-        <v>2289</v>
+        <v>2290</v>
       </c>
       <c r="F345" s="1" t="s">
-        <v>2290</v>
+        <v>2291</v>
       </c>
       <c r="G345" s="1"/>
       <c r="H345" s="1"/>
       <c r="I345" s="1" t="s">
-        <v>2291</v>
+        <v>2292</v>
       </c>
       <c r="J345" s="1" t="s">
         <v>647</v>
       </c>
       <c r="K345" s="1" t="s">
         <v>1044</v>
       </c>
       <c r="L345" s="1">
         <v>40054</v>
       </c>
       <c r="M345" s="1" t="s">
         <v>1044</v>
       </c>
       <c r="N345" s="1" t="s">
-        <v>2292</v>
+        <v>2293</v>
       </c>
     </row>
     <row r="346" spans="1:14">
       <c r="A346" s="1" t="s">
-        <v>2293</v>
+        <v>2294</v>
       </c>
       <c r="B346" s="1"/>
       <c r="C346" s="1" t="s">
         <v>289</v>
       </c>
       <c r="D346" s="1" t="s">
-        <v>2294</v>
+        <v>2295</v>
       </c>
       <c r="E346" s="1" t="s">
-        <v>2294</v>
+        <v>2295</v>
       </c>
       <c r="F346" s="1" t="s">
-        <v>2295</v>
+        <v>2296</v>
       </c>
       <c r="G346" s="1" t="s">
-        <v>2296</v>
+        <v>2297</v>
       </c>
       <c r="H346" s="1">
         <v>33559000102</v>
       </c>
       <c r="I346" s="1" t="s">
-        <v>2297</v>
+        <v>2298</v>
       </c>
       <c r="J346" s="1" t="s">
         <v>165</v>
       </c>
       <c r="K346" s="1"/>
       <c r="L346" s="1">
         <v>64510</v>
       </c>
       <c r="M346" s="1" t="s">
-        <v>2298</v>
+        <v>2299</v>
       </c>
       <c r="N346" s="1" t="s">
-        <v>2299</v>
+        <v>2300</v>
       </c>
     </row>
     <row r="347" spans="1:14">
       <c r="A347" s="1" t="s">
-        <v>2300</v>
+        <v>2301</v>
       </c>
       <c r="B347" s="1"/>
       <c r="C347" s="1" t="s">
         <v>160</v>
       </c>
       <c r="D347" s="1" t="s">
-        <v>2301</v>
+        <v>2302</v>
       </c>
       <c r="E347" s="1" t="s">
-        <v>2302</v>
+        <v>2303</v>
       </c>
       <c r="F347" s="1" t="s">
-        <v>2303</v>
+        <v>2304</v>
       </c>
       <c r="G347" s="1" t="s">
-        <v>2304</v>
+        <v>2305</v>
       </c>
       <c r="H347" s="1" t="s">
-        <v>2305</v>
+        <v>2306</v>
       </c>
       <c r="I347" s="1" t="s">
-        <v>2306</v>
+        <v>2307</v>
       </c>
       <c r="J347" s="1" t="s">
         <v>55</v>
       </c>
       <c r="K347" s="1"/>
       <c r="L347" s="1" t="s">
-        <v>2307</v>
+        <v>2308</v>
       </c>
       <c r="M347" s="1" t="s">
-        <v>2308</v>
+        <v>2309</v>
       </c>
       <c r="N347" s="1" t="s">
-        <v>2309</v>
+        <v>2310</v>
       </c>
     </row>
     <row r="348" spans="1:14">
       <c r="A348" s="1" t="s">
-        <v>2310</v>
+        <v>2311</v>
       </c>
       <c r="B348" s="1"/>
       <c r="C348" s="1" t="s">
         <v>75</v>
       </c>
       <c r="D348" s="1" t="s">
-        <v>2311</v>
+        <v>2312</v>
       </c>
       <c r="E348" s="1" t="s">
-        <v>2312</v>
+        <v>2313</v>
       </c>
       <c r="F348" s="1" t="s">
-        <v>2313</v>
+        <v>2314</v>
       </c>
       <c r="G348" s="1"/>
       <c r="H348" s="1"/>
       <c r="I348" s="1" t="s">
-        <v>2314</v>
+        <v>2315</v>
       </c>
       <c r="J348" s="1" t="s">
         <v>647</v>
       </c>
       <c r="K348" s="1" t="s">
         <v>1044</v>
       </c>
       <c r="L348" s="1">
         <v>40129</v>
       </c>
       <c r="M348" s="1" t="s">
         <v>1044</v>
       </c>
       <c r="N348" s="1" t="s">
-        <v>2315</v>
+        <v>2316</v>
       </c>
     </row>
     <row r="349" spans="1:14">
       <c r="A349" s="1" t="s">
-        <v>2316</v>
+        <v>2317</v>
       </c>
       <c r="B349" s="1" t="s">
         <v>60</v>
       </c>
       <c r="C349" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D349" s="1" t="s">
-        <v>2317</v>
+        <v>2318</v>
       </c>
       <c r="E349" s="1" t="s">
-        <v>2317</v>
+        <v>2318</v>
       </c>
       <c r="F349" s="1"/>
       <c r="G349" s="1"/>
       <c r="H349" s="1"/>
       <c r="I349" s="1"/>
       <c r="J349" s="1" t="s">
         <v>62</v>
       </c>
       <c r="K349" s="1" t="s">
         <v>63</v>
       </c>
       <c r="L349" s="1" t="s">
-        <v>2318</v>
+        <v>2319</v>
       </c>
       <c r="M349" s="1" t="s">
         <v>63</v>
       </c>
       <c r="N349" s="1" t="s">
-        <v>2319</v>
+        <v>2320</v>
       </c>
     </row>
     <row r="350" spans="1:14">
       <c r="A350" s="1" t="s">
-        <v>2320</v>
+        <v>2321</v>
       </c>
       <c r="B350" s="1"/>
       <c r="C350" s="1" t="s">
         <v>75</v>
       </c>
       <c r="D350" s="1" t="s">
-        <v>2321</v>
+        <v>2322</v>
       </c>
       <c r="E350" s="1" t="s">
-        <v>2321</v>
+        <v>2322</v>
       </c>
       <c r="F350" s="1" t="s">
-        <v>2322</v>
+        <v>2323</v>
       </c>
       <c r="G350" s="1"/>
       <c r="H350" s="1"/>
       <c r="I350" s="1" t="s">
-        <v>2323</v>
+        <v>2324</v>
       </c>
       <c r="J350" s="1" t="s">
         <v>34</v>
       </c>
       <c r="K350" s="1"/>
       <c r="L350" s="1">
         <v>7000</v>
       </c>
       <c r="M350" s="1" t="s">
-        <v>2253</v>
+        <v>2254</v>
       </c>
       <c r="N350" s="1" t="s">
-        <v>2324</v>
+        <v>2325</v>
       </c>
     </row>
     <row r="351" spans="1:14">
       <c r="A351" s="1" t="s">
-        <v>2325</v>
+        <v>2326</v>
       </c>
       <c r="B351" s="1"/>
       <c r="C351" s="1" t="s">
         <v>75</v>
       </c>
       <c r="D351" s="1" t="s">
-        <v>2326</v>
+        <v>2327</v>
       </c>
       <c r="E351" s="1" t="s">
-        <v>2327</v>
+        <v>2328</v>
       </c>
       <c r="F351" s="1" t="s">
-        <v>2328</v>
+        <v>2329</v>
       </c>
       <c r="G351" s="1" t="s">
-        <v>2329</v>
+        <v>2330</v>
       </c>
       <c r="H351" s="1" t="s">
-        <v>2330</v>
+        <v>2331</v>
       </c>
       <c r="I351" s="1" t="s">
-        <v>2331</v>
+        <v>2332</v>
       </c>
       <c r="J351" s="1" t="s">
         <v>62</v>
       </c>
       <c r="K351" s="1" t="s">
-        <v>2332</v>
+        <v>2333</v>
       </c>
       <c r="L351" s="1">
         <v>31006</v>
       </c>
       <c r="M351" s="1" t="s">
-        <v>2333</v>
+        <v>2334</v>
       </c>
       <c r="N351" s="1" t="s">
-        <v>2334</v>
+        <v>2335</v>
       </c>
     </row>
     <row r="352" spans="1:14">
       <c r="A352" s="1" t="s">
-        <v>2335</v>
+        <v>2336</v>
       </c>
       <c r="B352" s="1"/>
       <c r="C352" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D352" s="1" t="s">
-        <v>2336</v>
+        <v>2337</v>
       </c>
       <c r="E352" s="1" t="s">
-        <v>2337</v>
+        <v>2338</v>
       </c>
       <c r="F352" s="1" t="s">
-        <v>2338</v>
+        <v>2339</v>
       </c>
       <c r="G352" s="1" t="s">
-        <v>2339</v>
+        <v>2340</v>
       </c>
       <c r="H352" s="1" t="s">
-        <v>2340</v>
+        <v>2341</v>
       </c>
       <c r="I352" s="1" t="s">
-        <v>2341</v>
+        <v>2342</v>
       </c>
       <c r="J352" s="1" t="s">
         <v>22</v>
       </c>
       <c r="K352" s="1"/>
       <c r="L352" s="1" t="s">
-        <v>2342</v>
+        <v>2343</v>
       </c>
       <c r="M352" s="1" t="s">
         <v>1343</v>
       </c>
       <c r="N352" s="1" t="s">
-        <v>2343</v>
+        <v>2344</v>
       </c>
     </row>
     <row r="353" spans="1:14">
       <c r="A353" s="1" t="s">
-        <v>2335</v>
+        <v>2336</v>
       </c>
       <c r="B353" s="1"/>
       <c r="C353" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D353" s="1" t="s">
-        <v>2336</v>
+        <v>2337</v>
       </c>
       <c r="E353" s="1" t="s">
-        <v>2337</v>
+        <v>2338</v>
       </c>
       <c r="F353" s="1" t="s">
-        <v>2344</v>
+        <v>2345</v>
       </c>
       <c r="G353" s="1" t="s">
-        <v>2345</v>
+        <v>2346</v>
       </c>
       <c r="H353" s="1" t="s">
-        <v>2346</v>
+        <v>2347</v>
       </c>
       <c r="I353" s="1" t="s">
-        <v>2347</v>
+        <v>2348</v>
       </c>
       <c r="J353" s="1" t="s">
         <v>22</v>
       </c>
       <c r="K353" s="1"/>
       <c r="L353" s="1" t="s">
-        <v>2342</v>
+        <v>2343</v>
       </c>
       <c r="M353" s="1" t="s">
         <v>1343</v>
       </c>
       <c r="N353" s="1" t="s">
-        <v>2343</v>
+        <v>2344</v>
       </c>
     </row>
     <row r="354" spans="1:14">
       <c r="A354" s="1" t="s">
-        <v>2335</v>
+        <v>2336</v>
       </c>
       <c r="B354" s="1"/>
       <c r="C354" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D354" s="1" t="s">
-        <v>2336</v>
+        <v>2337</v>
       </c>
       <c r="E354" s="1" t="s">
-        <v>2337</v>
+        <v>2338</v>
       </c>
       <c r="F354" s="1" t="s">
-        <v>2348</v>
+        <v>2349</v>
       </c>
       <c r="G354" s="1" t="s">
-        <v>2349</v>
+        <v>2350</v>
       </c>
       <c r="H354" s="1" t="s">
-        <v>2350</v>
+        <v>2351</v>
       </c>
       <c r="I354" s="1" t="s">
-        <v>2351</v>
+        <v>2352</v>
       </c>
       <c r="J354" s="1" t="s">
         <v>22</v>
       </c>
       <c r="K354" s="1"/>
       <c r="L354" s="1" t="s">
-        <v>2342</v>
+        <v>2343</v>
       </c>
       <c r="M354" s="1" t="s">
         <v>1343</v>
       </c>
       <c r="N354" s="1" t="s">
-        <v>2343</v>
+        <v>2344</v>
       </c>
     </row>
     <row r="355" spans="1:14">
       <c r="A355" s="1" t="s">
-        <v>2352</v>
+        <v>2353</v>
       </c>
       <c r="B355" s="1" t="s">
-        <v>2352</v>
+        <v>2353</v>
       </c>
       <c r="C355" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D355" s="1" t="s">
-        <v>2353</v>
+        <v>2354</v>
       </c>
       <c r="E355" s="1" t="s">
-        <v>2354</v>
+        <v>2355</v>
       </c>
       <c r="F355" s="1" t="s">
-        <v>2355</v>
+        <v>2356</v>
       </c>
       <c r="G355" s="1" t="s">
-        <v>2356</v>
+        <v>2357</v>
       </c>
       <c r="H355" s="1"/>
       <c r="I355" s="1" t="s">
-        <v>2357</v>
+        <v>2358</v>
       </c>
       <c r="J355" s="1" t="s">
         <v>271</v>
       </c>
       <c r="K355" s="1"/>
       <c r="L355" s="1">
         <v>1000</v>
       </c>
       <c r="M355" s="1" t="s">
-        <v>1516</v>
+        <v>1517</v>
       </c>
       <c r="N355" s="1" t="s">
-        <v>2029</v>
+        <v>2030</v>
       </c>
     </row>
     <row r="356" spans="1:14">
       <c r="A356" s="1" t="s">
-        <v>2358</v>
+        <v>2359</v>
       </c>
       <c r="B356" s="1" t="s">
-        <v>2359</v>
+        <v>2360</v>
       </c>
       <c r="C356" s="1" t="s">
         <v>178</v>
       </c>
       <c r="D356" s="1" t="s">
-        <v>2360</v>
+        <v>2361</v>
       </c>
       <c r="E356" s="1" t="s">
-        <v>2361</v>
+        <v>2362</v>
       </c>
       <c r="F356" s="1" t="s">
-        <v>2362</v>
+        <v>2363</v>
       </c>
       <c r="G356" s="1"/>
       <c r="H356" s="1"/>
       <c r="I356" s="1" t="s">
-        <v>2363</v>
+        <v>2364</v>
       </c>
       <c r="J356" s="1" t="s">
         <v>165</v>
       </c>
       <c r="K356" s="1"/>
       <c r="L356" s="1">
         <v>69621</v>
       </c>
       <c r="M356" s="1" t="s">
-        <v>1726</v>
+        <v>1727</v>
       </c>
       <c r="N356" s="1" t="s">
-        <v>2364</v>
+        <v>2365</v>
       </c>
     </row>
     <row r="357" spans="1:14">
       <c r="A357" s="1" t="s">
-        <v>2365</v>
+        <v>2366</v>
       </c>
       <c r="B357" s="1" t="s">
-        <v>2366</v>
+        <v>2367</v>
       </c>
       <c r="C357" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D357" s="1" t="s">
-        <v>2367</v>
+        <v>2368</v>
       </c>
       <c r="E357" s="1" t="s">
-        <v>2368</v>
+        <v>2369</v>
       </c>
       <c r="F357" s="1" t="s">
-        <v>2369</v>
+        <v>2370</v>
       </c>
       <c r="G357" s="1"/>
       <c r="H357" s="1"/>
       <c r="I357" s="1" t="s">
-        <v>2370</v>
+        <v>2371</v>
       </c>
       <c r="J357" s="1" t="s">
         <v>62</v>
       </c>
       <c r="K357" s="1" t="s">
-        <v>1507</v>
+        <v>1508</v>
       </c>
       <c r="L357" s="1">
         <v>33940</v>
       </c>
       <c r="M357" s="1" t="s">
-        <v>2371</v>
+        <v>2372</v>
       </c>
       <c r="N357" s="1" t="s">
-        <v>2372</v>
+        <v>2373</v>
       </c>
     </row>
     <row r="358" spans="1:14">
       <c r="A358" s="1" t="s">
-        <v>2373</v>
+        <v>2374</v>
       </c>
       <c r="B358" s="1"/>
       <c r="C358" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D358" s="1" t="s">
-        <v>2374</v>
+        <v>2375</v>
       </c>
       <c r="E358" s="1" t="s">
-        <v>2375</v>
+        <v>2376</v>
       </c>
       <c r="F358" s="1" t="s">
-        <v>2376</v>
+        <v>2377</v>
       </c>
       <c r="G358" s="1"/>
       <c r="H358" s="1"/>
       <c r="I358" s="1" t="s">
-        <v>2377</v>
+        <v>2378</v>
       </c>
       <c r="J358" s="1" t="s">
         <v>637</v>
       </c>
       <c r="K358" s="1"/>
       <c r="L358" s="1">
         <v>332047</v>
       </c>
       <c r="M358" s="1" t="s">
-        <v>2378</v>
+        <v>2379</v>
       </c>
       <c r="N358" s="1" t="s">
-        <v>2379</v>
+        <v>2380</v>
       </c>
     </row>
     <row r="359" spans="1:14">
       <c r="A359" s="1" t="s">
-        <v>2380</v>
+        <v>2381</v>
       </c>
       <c r="B359" s="1"/>
       <c r="C359" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D359" s="1" t="s">
-        <v>2381</v>
+        <v>2382</v>
       </c>
       <c r="E359" s="1" t="s">
-        <v>2382</v>
+        <v>2383</v>
       </c>
       <c r="F359" s="1" t="s">
-        <v>2383</v>
+        <v>2384</v>
       </c>
       <c r="G359" s="1"/>
       <c r="H359" s="1"/>
       <c r="I359" s="1" t="s">
-        <v>2384</v>
+        <v>2385</v>
       </c>
       <c r="J359" s="1" t="s">
         <v>271</v>
       </c>
       <c r="K359" s="1"/>
       <c r="L359" s="1">
         <v>1000</v>
       </c>
       <c r="M359" s="1" t="s">
-        <v>1516</v>
+        <v>1517</v>
       </c>
       <c r="N359" s="1" t="s">
-        <v>2385</v>
+        <v>2386</v>
       </c>
     </row>
     <row r="360" spans="1:14">
       <c r="A360" s="1" t="s">
-        <v>2386</v>
+        <v>2387</v>
       </c>
       <c r="B360" s="1"/>
       <c r="C360" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D360" s="1" t="s">
-        <v>2387</v>
+        <v>2388</v>
       </c>
       <c r="E360" s="1" t="s">
-        <v>2387</v>
+        <v>2388</v>
       </c>
       <c r="F360" s="1" t="s">
-        <v>2388</v>
+        <v>2389</v>
       </c>
       <c r="G360" s="1"/>
       <c r="H360" s="1"/>
       <c r="I360" s="1" t="s">
-        <v>2389</v>
+        <v>2390</v>
       </c>
       <c r="J360" s="1" t="s">
         <v>271</v>
       </c>
       <c r="K360" s="1"/>
       <c r="L360" s="1">
         <v>1000</v>
       </c>
       <c r="M360" s="1" t="s">
-        <v>2390</v>
+        <v>2391</v>
       </c>
       <c r="N360" s="1" t="s">
-        <v>2391</v>
+        <v>2392</v>
       </c>
     </row>
     <row r="361" spans="1:14">
       <c r="A361" s="1" t="s">
-        <v>2392</v>
+        <v>2393</v>
       </c>
       <c r="B361" s="1" t="s">
-        <v>2393</v>
+        <v>2394</v>
       </c>
       <c r="C361" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D361" s="1" t="s">
-        <v>2394</v>
+        <v>2395</v>
       </c>
       <c r="E361" s="1" t="s">
-        <v>2394</v>
+        <v>2395</v>
       </c>
       <c r="F361" s="1" t="s">
-        <v>2395</v>
+        <v>2396</v>
       </c>
       <c r="G361" s="1" t="s">
-        <v>2396</v>
+        <v>2397</v>
       </c>
       <c r="H361" s="1" t="s">
-        <v>2397</v>
+        <v>2398</v>
       </c>
       <c r="I361" s="1" t="s">
-        <v>2398</v>
+        <v>2399</v>
       </c>
       <c r="J361" s="1" t="s">
         <v>654</v>
       </c>
       <c r="K361" s="1"/>
       <c r="L361" s="1" t="s">
-        <v>2399</v>
+        <v>2400</v>
       </c>
       <c r="M361" s="1" t="s">
-        <v>1819</v>
+        <v>1820</v>
       </c>
       <c r="N361" s="1" t="s">
-        <v>2400</v>
+        <v>2401</v>
       </c>
     </row>
     <row r="362" spans="1:14">
       <c r="A362" s="1" t="s">
-        <v>2401</v>
+        <v>2402</v>
       </c>
       <c r="B362" s="1"/>
       <c r="C362" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D362" s="1" t="s">
-        <v>2402</v>
+        <v>2403</v>
       </c>
       <c r="E362" s="1" t="s">
-        <v>2402</v>
+        <v>2403</v>
       </c>
       <c r="F362" s="1" t="s">
-        <v>2403</v>
+        <v>2404</v>
       </c>
       <c r="G362" s="1" t="s">
-        <v>2404</v>
+        <v>2405</v>
       </c>
       <c r="H362" s="1" t="s">
-        <v>2405</v>
+        <v>2406</v>
       </c>
       <c r="I362" s="1" t="s">
-        <v>2406</v>
+        <v>2407</v>
       </c>
       <c r="J362" s="1" t="s">
         <v>637</v>
       </c>
       <c r="K362" s="1"/>
       <c r="L362" s="1" t="s">
-        <v>2407</v>
+        <v>2408</v>
       </c>
       <c r="M362" s="1" t="s">
-        <v>2408</v>
+        <v>2409</v>
       </c>
       <c r="N362" s="1" t="s">
-        <v>2409</v>
+        <v>2410</v>
       </c>
     </row>
     <row r="363" spans="1:14">
       <c r="A363" s="1" t="s">
-        <v>2410</v>
+        <v>2411</v>
       </c>
       <c r="B363" s="1"/>
       <c r="C363" s="1" t="s">
         <v>289</v>
       </c>
       <c r="D363" s="1" t="s">
-        <v>2411</v>
+        <v>2412</v>
       </c>
       <c r="E363" s="1" t="s">
-        <v>2411</v>
+        <v>2412</v>
       </c>
       <c r="F363" s="1" t="s">
-        <v>2412</v>
+        <v>2413</v>
       </c>
       <c r="G363" s="1" t="s">
-        <v>2413</v>
+        <v>2414</v>
       </c>
       <c r="H363" s="1">
         <v>34968389011</v>
       </c>
       <c r="I363" s="1" t="s">
-        <v>2414</v>
+        <v>2415</v>
       </c>
       <c r="J363" s="1" t="s">
         <v>62</v>
       </c>
       <c r="K363" s="1" t="s">
         <v>770</v>
       </c>
       <c r="L363" s="1">
         <v>30500</v>
       </c>
       <c r="M363" s="1" t="s">
-        <v>2415</v>
+        <v>2416</v>
       </c>
       <c r="N363" s="1" t="s">
-        <v>2416</v>
+        <v>2417</v>
       </c>
     </row>
     <row r="364" spans="1:14">
       <c r="A364" s="1" t="s">
-        <v>2417</v>
+        <v>2418</v>
       </c>
       <c r="B364" s="1"/>
       <c r="C364" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D364" s="1" t="s">
-        <v>2418</v>
+        <v>2419</v>
       </c>
       <c r="E364" s="1" t="s">
-        <v>2419</v>
+        <v>2420</v>
       </c>
       <c r="F364" s="1" t="s">
-        <v>2420</v>
+        <v>2421</v>
       </c>
       <c r="G364" s="1"/>
       <c r="H364" s="1"/>
       <c r="I364" s="1" t="s">
-        <v>2421</v>
+        <v>2422</v>
       </c>
       <c r="J364" s="1" t="s">
         <v>55</v>
       </c>
       <c r="K364" s="1"/>
       <c r="L364" s="1" t="s">
-        <v>2422</v>
+        <v>2423</v>
       </c>
       <c r="M364" s="1" t="s">
-        <v>2423</v>
+        <v>2424</v>
       </c>
       <c r="N364" s="1" t="s">
-        <v>2424</v>
+        <v>2425</v>
       </c>
     </row>
     <row r="365" spans="1:14">
       <c r="A365" s="1" t="s">
-        <v>2425</v>
+        <v>2426</v>
       </c>
       <c r="B365" s="1"/>
       <c r="C365" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D365" s="1" t="s">
-        <v>2426</v>
+        <v>2427</v>
       </c>
       <c r="E365" s="1" t="s">
-        <v>2427</v>
+        <v>2428</v>
       </c>
       <c r="F365" s="1" t="s">
-        <v>2428</v>
+        <v>2429</v>
       </c>
       <c r="G365" s="1" t="s">
-        <v>2429</v>
+        <v>2430</v>
       </c>
       <c r="H365" s="1" t="s">
-        <v>2430</v>
+        <v>2431</v>
       </c>
       <c r="I365" s="1" t="s">
-        <v>2431</v>
+        <v>2432</v>
       </c>
       <c r="J365" s="1" t="s">
         <v>22</v>
       </c>
       <c r="K365" s="1"/>
       <c r="L365" s="1">
         <v>95448</v>
       </c>
       <c r="M365" s="1" t="s">
-        <v>2432</v>
+        <v>2433</v>
       </c>
       <c r="N365" s="1" t="s">
-        <v>2433</v>
+        <v>2434</v>
       </c>
     </row>
     <row r="366" spans="1:14">
       <c r="A366" s="1" t="s">
-        <v>2434</v>
+        <v>2435</v>
       </c>
       <c r="B366" s="1"/>
       <c r="C366" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D366" s="1" t="s">
-        <v>2435</v>
+        <v>2436</v>
       </c>
       <c r="E366" s="1" t="s">
-        <v>2436</v>
+        <v>2437</v>
       </c>
       <c r="F366" s="1" t="s">
-        <v>2437</v>
+        <v>2438</v>
       </c>
       <c r="G366" s="1" t="s">
-        <v>2438</v>
+        <v>2439</v>
       </c>
       <c r="H366" s="1"/>
       <c r="I366" s="1" t="s">
-        <v>2439</v>
+        <v>2440</v>
       </c>
       <c r="J366" s="1" t="s">
         <v>22</v>
       </c>
       <c r="K366" s="1"/>
       <c r="L366" s="1">
         <v>90762</v>
       </c>
       <c r="M366" s="1" t="s">
         <v>1232</v>
       </c>
       <c r="N366" s="1" t="s">
-        <v>2440</v>
+        <v>2441</v>
       </c>
     </row>
     <row r="367" spans="1:14">
       <c r="A367" s="1" t="s">
-        <v>2441</v>
+        <v>2442</v>
       </c>
       <c r="B367" s="1" t="s">
-        <v>2442</v>
+        <v>2443</v>
       </c>
       <c r="C367" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D367" s="1" t="s">
-        <v>2443</v>
+        <v>2444</v>
       </c>
       <c r="E367" s="1" t="s">
-        <v>2444</v>
+        <v>2445</v>
       </c>
       <c r="F367" s="1" t="s">
-        <v>2445</v>
+        <v>2446</v>
       </c>
       <c r="G367" s="1"/>
       <c r="H367" s="1"/>
       <c r="I367" s="1" t="s">
-        <v>2446</v>
+        <v>2447</v>
       </c>
       <c r="J367" s="1" t="s">
         <v>612</v>
       </c>
       <c r="K367" s="1"/>
       <c r="L367" s="1" t="s">
-        <v>2447</v>
+        <v>2448</v>
       </c>
       <c r="M367" s="1" t="s">
-        <v>2448</v>
+        <v>2449</v>
       </c>
       <c r="N367" s="1" t="s">
-        <v>2449</v>
+        <v>2450</v>
       </c>
     </row>
     <row r="368" spans="1:14">
       <c r="A368" s="1" t="s">
-        <v>2450</v>
+        <v>2451</v>
       </c>
       <c r="B368" s="1"/>
       <c r="C368" s="1" t="s">
         <v>160</v>
       </c>
       <c r="D368" s="1" t="s">
-        <v>2451</v>
+        <v>2452</v>
       </c>
       <c r="E368" s="1" t="s">
-        <v>2452</v>
+        <v>2453</v>
       </c>
       <c r="F368" s="1" t="s">
-        <v>2453</v>
+        <v>2454</v>
       </c>
       <c r="G368" s="1" t="s">
-        <v>2454</v>
+        <v>2455</v>
       </c>
       <c r="H368" s="1" t="s">
-        <v>2455</v>
+        <v>2456</v>
       </c>
       <c r="I368" s="1" t="s">
-        <v>2456</v>
+        <v>2457</v>
       </c>
       <c r="J368" s="1" t="s">
         <v>165</v>
       </c>
       <c r="K368" s="1"/>
       <c r="L368" s="1">
         <v>31670</v>
       </c>
       <c r="M368" s="1" t="s">
-        <v>2457</v>
+        <v>2458</v>
       </c>
       <c r="N368" s="1" t="s">
-        <v>2458</v>
+        <v>2459</v>
       </c>
     </row>
     <row r="369" spans="1:14">
       <c r="A369" s="1" t="s">
-        <v>2459</v>
+        <v>2460</v>
       </c>
       <c r="B369" s="1" t="s">
-        <v>2460</v>
+        <v>2461</v>
       </c>
       <c r="C369" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D369" s="1" t="s">
-        <v>2461</v>
+        <v>2462</v>
       </c>
       <c r="E369" s="1" t="s">
-        <v>2462</v>
+        <v>2463</v>
       </c>
       <c r="F369" s="1" t="s">
-        <v>2463</v>
+        <v>2464</v>
       </c>
       <c r="G369" s="1" t="s">
-        <v>2464</v>
+        <v>2465</v>
       </c>
       <c r="H369" s="1"/>
       <c r="I369" s="1" t="s">
-        <v>2465</v>
+        <v>2466</v>
       </c>
       <c r="J369" s="1" t="s">
         <v>1283</v>
       </c>
       <c r="K369" s="1"/>
       <c r="L369" s="1">
         <v>15773</v>
       </c>
       <c r="M369" s="1" t="s">
-        <v>2261</v>
+        <v>2262</v>
       </c>
       <c r="N369" s="1" t="s">
-        <v>2466</v>
+        <v>2467</v>
       </c>
     </row>
     <row r="370" spans="1:14">
       <c r="A370" s="1" t="s">
-        <v>2467</v>
+        <v>2468</v>
       </c>
       <c r="B370" s="1" t="s">
-        <v>2468</v>
+        <v>2469</v>
       </c>
       <c r="C370" s="1" t="s">
         <v>178</v>
       </c>
       <c r="D370" s="1" t="s">
-        <v>2469</v>
+        <v>2470</v>
       </c>
       <c r="E370" s="1" t="s">
-        <v>2470</v>
+        <v>2471</v>
       </c>
       <c r="F370" s="1" t="s">
-        <v>2471</v>
+        <v>2472</v>
       </c>
       <c r="G370" s="1"/>
       <c r="H370" s="1"/>
       <c r="I370" s="1" t="s">
-        <v>2472</v>
+        <v>2473</v>
       </c>
       <c r="J370" s="1" t="s">
         <v>647</v>
       </c>
       <c r="K370" s="1" t="s">
-        <v>2473</v>
+        <v>2474</v>
       </c>
       <c r="L370" s="1">
         <v>20133</v>
       </c>
       <c r="M370" s="1" t="s">
-        <v>2473</v>
+        <v>2474</v>
       </c>
       <c r="N370" s="1" t="s">
-        <v>2474</v>
+        <v>2475</v>
       </c>
     </row>
     <row r="371" spans="1:14">
       <c r="A371" s="1" t="s">
-        <v>2467</v>
+        <v>2468</v>
       </c>
       <c r="B371" s="1" t="s">
-        <v>2468</v>
+        <v>2469</v>
       </c>
       <c r="C371" s="1" t="s">
         <v>178</v>
       </c>
       <c r="D371" s="1" t="s">
-        <v>2469</v>
+        <v>2470</v>
       </c>
       <c r="E371" s="1" t="s">
-        <v>2470</v>
+        <v>2471</v>
       </c>
       <c r="F371" s="1" t="s">
-        <v>2475</v>
+        <v>2476</v>
       </c>
       <c r="G371" s="1" t="s">
-        <v>2476</v>
+        <v>2477</v>
       </c>
       <c r="H371" s="1" t="s">
-        <v>2477</v>
+        <v>2478</v>
       </c>
       <c r="I371" s="1" t="s">
-        <v>2478</v>
+        <v>2479</v>
       </c>
       <c r="J371" s="1" t="s">
         <v>647</v>
       </c>
       <c r="K371" s="1" t="s">
-        <v>2473</v>
+        <v>2474</v>
       </c>
       <c r="L371" s="1">
         <v>20133</v>
       </c>
       <c r="M371" s="1" t="s">
-        <v>2473</v>
+        <v>2474</v>
       </c>
       <c r="N371" s="1" t="s">
-        <v>2474</v>
+        <v>2475</v>
       </c>
     </row>
     <row r="372" spans="1:14">
       <c r="A372" s="1" t="s">
-        <v>2479</v>
+        <v>2480</v>
       </c>
       <c r="B372" s="1" t="s">
-        <v>2468</v>
+        <v>2469</v>
       </c>
       <c r="C372" s="1" t="s">
         <v>178</v>
       </c>
       <c r="D372" s="1" t="s">
-        <v>2480</v>
+        <v>2481</v>
       </c>
       <c r="E372" s="1" t="s">
-        <v>2480</v>
+        <v>2481</v>
       </c>
       <c r="F372" s="1" t="s">
-        <v>2481</v>
+        <v>2482</v>
       </c>
       <c r="G372" s="1" t="s">
-        <v>2482</v>
+        <v>2483</v>
       </c>
       <c r="H372" s="1">
         <v>3934685623</v>
       </c>
       <c r="I372" s="1" t="s">
-        <v>2483</v>
+        <v>2484</v>
       </c>
       <c r="J372" s="1" t="s">
         <v>647</v>
       </c>
       <c r="K372" s="1" t="s">
-        <v>2473</v>
+        <v>2474</v>
       </c>
       <c r="L372" s="1">
         <v>20158</v>
       </c>
       <c r="M372" s="1" t="s">
-        <v>2473</v>
+        <v>2474</v>
       </c>
       <c r="N372" s="1" t="s">
-        <v>2484</v>
+        <v>2485</v>
       </c>
     </row>
     <row r="373" spans="1:14">
       <c r="A373" s="1" t="s">
-        <v>2485</v>
+        <v>2486</v>
       </c>
       <c r="B373" s="1" t="s">
         <v>403</v>
       </c>
       <c r="C373" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D373" s="1" t="s">
-        <v>2486</v>
+        <v>2487</v>
       </c>
       <c r="E373" s="1" t="s">
-        <v>2487</v>
+        <v>2488</v>
       </c>
       <c r="F373" s="1" t="s">
-        <v>2488</v>
+        <v>2489</v>
       </c>
       <c r="G373" s="1" t="s">
-        <v>2489</v>
+        <v>2490</v>
       </c>
       <c r="H373" s="1" t="s">
-        <v>2490</v>
+        <v>2491</v>
       </c>
       <c r="I373" s="1" t="s">
-        <v>2491</v>
+        <v>2492</v>
       </c>
       <c r="J373" s="1" t="s">
         <v>165</v>
       </c>
       <c r="K373" s="1"/>
       <c r="L373" s="1">
         <v>38000</v>
       </c>
       <c r="M373" s="1" t="s">
         <v>471</v>
       </c>
       <c r="N373" s="1" t="s">
-        <v>2492</v>
+        <v>2493</v>
       </c>
     </row>
     <row r="374" spans="1:14">
       <c r="A374" s="1" t="s">
-        <v>2485</v>
+        <v>2486</v>
       </c>
       <c r="B374" s="1" t="s">
         <v>403</v>
       </c>
       <c r="C374" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D374" s="1" t="s">
-        <v>2486</v>
+        <v>2487</v>
       </c>
       <c r="E374" s="1" t="s">
-        <v>2487</v>
+        <v>2488</v>
       </c>
       <c r="F374" s="1" t="s">
-        <v>2493</v>
+        <v>2494</v>
       </c>
       <c r="G374" s="1"/>
       <c r="H374" s="1"/>
       <c r="I374" s="1" t="s">
-        <v>2494</v>
+        <v>2495</v>
       </c>
       <c r="J374" s="1" t="s">
         <v>165</v>
       </c>
       <c r="K374" s="1"/>
       <c r="L374" s="1">
         <v>38000</v>
       </c>
       <c r="M374" s="1" t="s">
         <v>471</v>
       </c>
       <c r="N374" s="1" t="s">
-        <v>2492</v>
+        <v>2493</v>
       </c>
     </row>
     <row r="375" spans="1:14">
       <c r="A375" s="1" t="s">
-        <v>2495</v>
+        <v>2496</v>
       </c>
       <c r="B375" s="1" t="s">
         <v>453</v>
       </c>
       <c r="C375" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D375" s="1" t="s">
-        <v>2496</v>
+        <v>2497</v>
       </c>
       <c r="E375" s="1" t="s">
-        <v>2496</v>
+        <v>2497</v>
       </c>
       <c r="F375" s="1" t="s">
-        <v>2497</v>
+        <v>2498</v>
       </c>
       <c r="G375" s="1"/>
       <c r="H375" s="1" t="s">
-        <v>2498</v>
+        <v>2499</v>
       </c>
       <c r="I375" s="1" t="s">
-        <v>2499</v>
+        <v>2500</v>
       </c>
       <c r="J375" s="1" t="s">
         <v>165</v>
       </c>
       <c r="K375" s="1"/>
       <c r="L375" s="1">
         <v>38054</v>
       </c>
       <c r="M375" s="1" t="s">
         <v>471</v>
       </c>
       <c r="N375" s="1" t="s">
-        <v>2500</v>
+        <v>2501</v>
       </c>
     </row>
     <row r="376" spans="1:14">
       <c r="A376" s="1" t="s">
-        <v>2501</v>
+        <v>2502</v>
       </c>
       <c r="B376" s="1"/>
       <c r="C376" s="1" t="s">
-        <v>2502</v>
+        <v>2503</v>
       </c>
       <c r="D376" s="1" t="s">
-        <v>2503</v>
+        <v>2504</v>
       </c>
       <c r="E376" s="1" t="s">
-        <v>2504</v>
+        <v>2505</v>
       </c>
       <c r="F376" s="1" t="s">
-        <v>2505</v>
+        <v>2506</v>
       </c>
       <c r="G376" s="1"/>
       <c r="H376" s="1"/>
       <c r="I376" s="1" t="s">
-        <v>2506</v>
+        <v>2507</v>
       </c>
       <c r="J376" s="1" t="s">
         <v>165</v>
       </c>
       <c r="K376" s="1"/>
       <c r="L376" s="1">
         <v>44240</v>
       </c>
       <c r="M376" s="1" t="s">
-        <v>2507</v>
+        <v>2508</v>
       </c>
       <c r="N376" s="1" t="s">
-        <v>2508</v>
+        <v>2509</v>
       </c>
     </row>
     <row r="377" spans="1:14">
       <c r="A377" s="1" t="s">
-        <v>2509</v>
+        <v>2510</v>
       </c>
       <c r="B377" s="1"/>
       <c r="C377" s="1" t="s">
         <v>75</v>
       </c>
       <c r="D377" s="1" t="s">
-        <v>2510</v>
+        <v>2511</v>
       </c>
       <c r="E377" s="1" t="s">
-        <v>2511</v>
+        <v>2512</v>
       </c>
       <c r="F377" s="1" t="s">
-        <v>2512</v>
+        <v>2513</v>
       </c>
       <c r="G377" s="1"/>
       <c r="H377" s="1"/>
       <c r="I377" s="1" t="s">
-        <v>2513</v>
+        <v>2514</v>
       </c>
       <c r="J377" s="1" t="s">
         <v>647</v>
       </c>
       <c r="K377" s="1" t="s">
         <v>1044</v>
       </c>
       <c r="L377" s="1">
         <v>40133</v>
       </c>
       <c r="M377" s="1" t="s">
         <v>1044</v>
       </c>
       <c r="N377" s="1" t="s">
-        <v>2514</v>
+        <v>2515</v>
       </c>
     </row>
     <row r="378" spans="1:14">
       <c r="A378" s="1" t="s">
-        <v>2515</v>
+        <v>2516</v>
       </c>
       <c r="B378" s="1"/>
       <c r="C378" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D378" s="1" t="s">
-        <v>2516</v>
+        <v>2517</v>
       </c>
       <c r="E378" s="1" t="s">
-        <v>2516</v>
+        <v>2517</v>
       </c>
       <c r="F378" s="1" t="s">
-        <v>2517</v>
+        <v>2518</v>
       </c>
       <c r="G378" s="1" t="s">
-        <v>2518</v>
+        <v>2519</v>
       </c>
       <c r="H378" s="1" t="s">
-        <v>2519</v>
+        <v>2520</v>
       </c>
       <c r="I378" s="1" t="s">
-        <v>2520</v>
+        <v>2521</v>
       </c>
       <c r="J378" s="1" t="s">
         <v>27</v>
       </c>
       <c r="K378" s="1"/>
       <c r="L378" s="1">
         <v>4407</v>
       </c>
       <c r="M378" s="1" t="s">
-        <v>2521</v>
+        <v>2522</v>
       </c>
       <c r="N378" s="1" t="s">
-        <v>2522</v>
+        <v>2523</v>
       </c>
     </row>
     <row r="379" spans="1:14">
       <c r="A379" s="1" t="s">
-        <v>2523</v>
+        <v>2524</v>
       </c>
       <c r="B379" s="1" t="s">
-        <v>2524</v>
+        <v>2525</v>
       </c>
       <c r="C379" s="1" t="s">
         <v>289</v>
       </c>
       <c r="D379" s="1" t="s">
-        <v>2525</v>
+        <v>2526</v>
       </c>
       <c r="E379" s="1" t="s">
-        <v>2526</v>
+        <v>2527</v>
       </c>
       <c r="F379" s="1" t="s">
-        <v>2527</v>
+        <v>2528</v>
       </c>
       <c r="G379" s="1"/>
       <c r="H379" s="1"/>
       <c r="I379" s="1" t="s">
-        <v>2528</v>
+        <v>2529</v>
       </c>
       <c r="J379" s="1" t="s">
         <v>647</v>
       </c>
       <c r="K379" s="1" t="s">
         <v>648</v>
       </c>
       <c r="L379" s="1">
         <v>38068</v>
       </c>
       <c r="M379" s="1" t="s">
-        <v>2529</v>
+        <v>2530</v>
       </c>
       <c r="N379" s="1" t="s">
-        <v>2530</v>
+        <v>2531</v>
       </c>
     </row>
     <row r="380" spans="1:14">
       <c r="A380" s="1" t="s">
-        <v>2531</v>
+        <v>2532</v>
       </c>
       <c r="B380" s="1" t="s">
-        <v>2532</v>
+        <v>2533</v>
       </c>
       <c r="C380" s="1" t="s">
         <v>178</v>
       </c>
       <c r="D380" s="1" t="s">
-        <v>2533</v>
+        <v>2534</v>
       </c>
       <c r="E380" s="1" t="s">
-        <v>2534</v>
+        <v>2535</v>
       </c>
       <c r="F380" s="1" t="s">
-        <v>2535</v>
+        <v>2536</v>
       </c>
       <c r="G380" s="1" t="s">
-        <v>2536</v>
+        <v>2537</v>
       </c>
       <c r="H380" s="1" t="s">
-        <v>2537</v>
+        <v>2538</v>
       </c>
       <c r="I380" s="1" t="s">
-        <v>2538</v>
+        <v>2539</v>
       </c>
       <c r="J380" s="1" t="s">
         <v>717</v>
       </c>
       <c r="K380" s="1"/>
       <c r="L380" s="1" t="s">
-        <v>2539</v>
+        <v>2540</v>
       </c>
       <c r="M380" s="1" t="s">
-        <v>2540</v>
+        <v>2541</v>
       </c>
       <c r="N380" s="1" t="s">
-        <v>2541</v>
+        <v>2542</v>
       </c>
     </row>
     <row r="381" spans="1:14">
       <c r="A381" s="1" t="s">
-        <v>2542</v>
+        <v>2543</v>
       </c>
       <c r="B381" s="1"/>
       <c r="C381" s="1" t="s">
         <v>289</v>
       </c>
       <c r="D381" s="1" t="s">
-        <v>2543</v>
+        <v>2544</v>
       </c>
       <c r="E381" s="1" t="s">
-        <v>2543</v>
+        <v>2544</v>
       </c>
       <c r="F381" s="1" t="s">
-        <v>2544</v>
+        <v>2545</v>
       </c>
       <c r="G381" s="1" t="s">
         <v>42</v>
       </c>
       <c r="H381" s="1" t="s">
-        <v>2545</v>
+        <v>2546</v>
       </c>
       <c r="I381" s="1" t="s">
-        <v>2546</v>
+        <v>2547</v>
       </c>
       <c r="J381" s="1" t="s">
         <v>654</v>
       </c>
       <c r="K381" s="1" t="s">
         <v>654</v>
       </c>
       <c r="L381" s="1" t="s">
-        <v>2547</v>
+        <v>2548</v>
       </c>
       <c r="M381" s="1" t="s">
         <v>656</v>
       </c>
       <c r="N381" s="1" t="s">
-        <v>2548</v>
+        <v>2549</v>
       </c>
     </row>
     <row r="382" spans="1:14">
       <c r="A382" s="1" t="s">
-        <v>2549</v>
+        <v>2550</v>
       </c>
       <c r="B382" s="1" t="s">
-        <v>2550</v>
+        <v>2551</v>
       </c>
       <c r="C382" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D382" s="1" t="s">
-        <v>2551</v>
+        <v>2552</v>
       </c>
       <c r="E382" s="1" t="s">
-        <v>2552</v>
+        <v>2553</v>
       </c>
       <c r="F382" s="1" t="s">
-        <v>2553</v>
+        <v>2554</v>
       </c>
       <c r="G382" s="1"/>
       <c r="H382" s="1"/>
       <c r="I382" s="1" t="s">
-        <v>2554</v>
+        <v>2555</v>
       </c>
       <c r="J382" s="1" t="s">
         <v>27</v>
       </c>
       <c r="K382" s="1"/>
       <c r="L382" s="1">
         <v>4040</v>
       </c>
       <c r="M382" s="1" t="s">
-        <v>2042</v>
+        <v>2043</v>
       </c>
       <c r="N382" s="1" t="s">
-        <v>2555</v>
+        <v>2556</v>
       </c>
     </row>
     <row r="383" spans="1:14">
       <c r="A383" s="1" t="s">
-        <v>2556</v>
+        <v>2557</v>
       </c>
       <c r="B383" s="1"/>
       <c r="C383" s="1" t="s">
         <v>289</v>
       </c>
       <c r="D383" s="1" t="s">
-        <v>2557</v>
+        <v>2558</v>
       </c>
       <c r="E383" s="1" t="s">
-        <v>2558</v>
+        <v>2559</v>
       </c>
       <c r="F383" s="1" t="s">
-        <v>2559</v>
+        <v>2560</v>
       </c>
       <c r="G383" s="1"/>
       <c r="H383" s="1"/>
       <c r="I383" s="1" t="s">
-        <v>2560</v>
+        <v>2561</v>
       </c>
       <c r="J383" s="1" t="s">
         <v>62</v>
       </c>
       <c r="K383" s="1" t="s">
         <v>117</v>
       </c>
       <c r="L383" s="1">
         <v>46980</v>
       </c>
       <c r="M383" s="1" t="s">
-        <v>2561</v>
+        <v>2562</v>
       </c>
       <c r="N383" s="1" t="s">
-        <v>2562</v>
+        <v>2563</v>
       </c>
     </row>
     <row r="384" spans="1:14">
       <c r="A384" s="1" t="s">
-        <v>2563</v>
+        <v>2564</v>
       </c>
       <c r="B384" s="1" t="s">
-        <v>2442</v>
+        <v>2443</v>
       </c>
       <c r="C384" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D384" s="1" t="s">
-        <v>2564</v>
+        <v>2565</v>
       </c>
       <c r="E384" s="1" t="s">
-        <v>2565</v>
+        <v>2566</v>
       </c>
       <c r="F384" s="1" t="s">
-        <v>2566</v>
+        <v>2567</v>
       </c>
       <c r="G384" s="1" t="s">
-        <v>2567</v>
+        <v>2568</v>
       </c>
       <c r="H384" s="1" t="s">
-        <v>2568</v>
+        <v>2569</v>
       </c>
       <c r="I384" s="1" t="s">
-        <v>2569</v>
+        <v>2570</v>
       </c>
       <c r="J384" s="1" t="s">
         <v>612</v>
       </c>
       <c r="K384" s="1"/>
       <c r="L384" s="1">
         <v>30100</v>
       </c>
       <c r="M384" s="1" t="s">
-        <v>2570</v>
+        <v>2571</v>
       </c>
       <c r="N384" s="1" t="s">
-        <v>2449</v>
+        <v>2450</v>
       </c>
     </row>
     <row r="385" spans="1:14">
       <c r="A385" s="1" t="s">
-        <v>2571</v>
+        <v>2572</v>
       </c>
       <c r="B385" s="1" t="s">
         <v>403</v>
       </c>
       <c r="C385" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D385" s="1" t="s">
-        <v>2572</v>
+        <v>2573</v>
       </c>
       <c r="E385" s="1" t="s">
         <v>405</v>
       </c>
       <c r="F385" s="1" t="s">
-        <v>2573</v>
+        <v>2574</v>
       </c>
       <c r="G385" s="1"/>
       <c r="H385" s="1"/>
       <c r="I385" s="1" t="s">
-        <v>2574</v>
+        <v>2575</v>
       </c>
       <c r="J385" s="1" t="s">
         <v>165</v>
       </c>
       <c r="K385" s="1"/>
       <c r="L385" s="1">
         <v>31031</v>
       </c>
       <c r="M385" s="1" t="s">
-        <v>2575</v>
+        <v>2576</v>
       </c>
       <c r="N385" s="1" t="s">
-        <v>2576</v>
+        <v>2577</v>
       </c>
     </row>
     <row r="386" spans="1:14">
       <c r="A386" s="1" t="s">
-        <v>2577</v>
+        <v>2578</v>
       </c>
       <c r="B386" s="1" t="s">
         <v>403</v>
       </c>
       <c r="C386" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D386" s="1" t="s">
-        <v>2578</v>
+        <v>2579</v>
       </c>
       <c r="E386" s="1" t="s">
         <v>405</v>
       </c>
       <c r="F386" s="1" t="s">
-        <v>2579</v>
+        <v>2580</v>
       </c>
       <c r="G386" s="1"/>
       <c r="H386" s="1"/>
       <c r="I386" s="1" t="s">
-        <v>2580</v>
+        <v>2581</v>
       </c>
       <c r="J386" s="1" t="s">
         <v>165</v>
       </c>
       <c r="K386" s="1"/>
       <c r="L386" s="1">
         <v>75016</v>
       </c>
       <c r="M386" s="1" t="s">
         <v>426</v>
       </c>
       <c r="N386" s="1" t="s">
-        <v>2581</v>
+        <v>2582</v>
       </c>
     </row>
     <row r="387" spans="1:14">
       <c r="A387" s="1" t="s">
-        <v>2582</v>
+        <v>2583</v>
       </c>
       <c r="B387" s="1" t="s">
         <v>403</v>
       </c>
       <c r="C387" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D387" s="1" t="s">
-        <v>2583</v>
+        <v>2584</v>
       </c>
       <c r="E387" s="1" t="s">
-        <v>2584</v>
+        <v>2585</v>
       </c>
       <c r="F387" s="1" t="s">
-        <v>2585</v>
+        <v>2586</v>
       </c>
       <c r="G387" s="1"/>
       <c r="H387" s="1"/>
       <c r="I387" s="1" t="s">
-        <v>2586</v>
+        <v>2587</v>
       </c>
       <c r="J387" s="1" t="s">
         <v>165</v>
       </c>
       <c r="K387" s="1"/>
       <c r="L387" s="1">
         <v>25030</v>
       </c>
       <c r="M387" s="1" t="s">
-        <v>2587</v>
+        <v>2588</v>
       </c>
       <c r="N387" s="1" t="s">
-        <v>2588</v>
+        <v>2589</v>
       </c>
     </row>
     <row r="388" spans="1:14">
       <c r="A388" s="1" t="s">
-        <v>2589</v>
+        <v>2590</v>
       </c>
       <c r="B388" s="1"/>
       <c r="C388" s="1" t="s">
         <v>289</v>
       </c>
       <c r="D388" s="1" t="s">
-        <v>2590</v>
+        <v>2591</v>
       </c>
       <c r="E388" s="1" t="s">
-        <v>2591</v>
+        <v>2592</v>
       </c>
       <c r="F388" s="1" t="s">
-        <v>2592</v>
+        <v>2593</v>
       </c>
       <c r="G388" s="1" t="s">
-        <v>2593</v>
+        <v>2594</v>
       </c>
       <c r="H388" s="1"/>
       <c r="I388" s="1" t="s">
-        <v>2594</v>
+        <v>2595</v>
       </c>
       <c r="J388" s="1" t="s">
         <v>967</v>
       </c>
       <c r="K388" s="1"/>
       <c r="L388" s="1">
         <v>1750</v>
       </c>
       <c r="M388" s="1" t="s">
-        <v>2595</v>
+        <v>2596</v>
       </c>
       <c r="N388" s="1" t="s">
-        <v>2596</v>
+        <v>2597</v>
       </c>
     </row>
     <row r="389" spans="1:14">
       <c r="A389" s="1" t="s">
-        <v>2589</v>
+        <v>2590</v>
       </c>
       <c r="B389" s="1"/>
       <c r="C389" s="1" t="s">
         <v>289</v>
       </c>
       <c r="D389" s="1" t="s">
-        <v>2590</v>
+        <v>2591</v>
       </c>
       <c r="E389" s="1" t="s">
-        <v>2591</v>
+        <v>2592</v>
       </c>
       <c r="F389" s="1" t="s">
-        <v>2597</v>
+        <v>2598</v>
       </c>
       <c r="G389" s="1" t="s">
         <v>293</v>
       </c>
       <c r="H389" s="1"/>
       <c r="I389" s="1" t="s">
-        <v>2598</v>
+        <v>2599</v>
       </c>
       <c r="J389" s="1" t="s">
         <v>967</v>
       </c>
       <c r="K389" s="1"/>
       <c r="L389" s="1">
         <v>1750</v>
       </c>
       <c r="M389" s="1" t="s">
-        <v>2595</v>
+        <v>2596</v>
       </c>
       <c r="N389" s="1" t="s">
-        <v>2596</v>
+        <v>2597</v>
       </c>
     </row>
     <row r="390" spans="1:14">
       <c r="A390" s="1" t="s">
-        <v>2599</v>
+        <v>2600</v>
       </c>
       <c r="B390" s="1"/>
       <c r="C390" s="1" t="s">
-        <v>2502</v>
+        <v>2503</v>
       </c>
       <c r="D390" s="1" t="s">
-        <v>2600</v>
+        <v>2601</v>
       </c>
       <c r="E390" s="1" t="s">
-        <v>2601</v>
+        <v>2602</v>
       </c>
       <c r="F390" s="1" t="s">
-        <v>2602</v>
+        <v>2603</v>
       </c>
       <c r="G390" s="1"/>
       <c r="H390" s="1"/>
       <c r="I390" s="1" t="s">
-        <v>2603</v>
+        <v>2604</v>
       </c>
       <c r="J390" s="1" t="s">
         <v>654</v>
       </c>
       <c r="K390" s="1" t="s">
         <v>654</v>
       </c>
       <c r="L390" s="1" t="s">
-        <v>2604</v>
+        <v>2605</v>
       </c>
       <c r="M390" s="1" t="s">
         <v>656</v>
       </c>
       <c r="N390" s="1" t="s">
-        <v>2605</v>
+        <v>2606</v>
       </c>
     </row>
     <row r="391" spans="1:14">
       <c r="A391" s="1" t="s">
-        <v>2606</v>
+        <v>2607</v>
       </c>
       <c r="B391" s="1"/>
       <c r="C391" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D391" s="1" t="s">
-        <v>2607</v>
+        <v>2608</v>
       </c>
       <c r="E391" s="1" t="s">
-        <v>2608</v>
+        <v>2609</v>
       </c>
       <c r="F391" s="1" t="s">
-        <v>2609</v>
+        <v>2610</v>
       </c>
       <c r="G391" s="1" t="s">
         <v>626</v>
       </c>
       <c r="H391" s="1"/>
       <c r="I391" s="1" t="s">
-        <v>2610</v>
+        <v>2611</v>
       </c>
       <c r="J391" s="1" t="s">
         <v>27</v>
       </c>
       <c r="K391" s="1"/>
       <c r="L391" s="1">
         <v>8010</v>
       </c>
       <c r="M391" s="1" t="s">
         <v>286</v>
       </c>
       <c r="N391" s="1" t="s">
-        <v>2611</v>
+        <v>2612</v>
       </c>
     </row>
     <row r="392" spans="1:14">
       <c r="A392" s="1" t="s">
-        <v>2606</v>
+        <v>2607</v>
       </c>
       <c r="B392" s="1"/>
       <c r="C392" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D392" s="1" t="s">
-        <v>2607</v>
+        <v>2608</v>
       </c>
       <c r="E392" s="1" t="s">
-        <v>2608</v>
+        <v>2609</v>
       </c>
       <c r="F392" s="1" t="s">
-        <v>2612</v>
+        <v>2613</v>
       </c>
       <c r="G392" s="1" t="s">
-        <v>2613</v>
+        <v>2614</v>
       </c>
       <c r="H392" s="1" t="s">
-        <v>2614</v>
+        <v>2615</v>
       </c>
       <c r="I392" s="1" t="s">
-        <v>2615</v>
+        <v>2616</v>
       </c>
       <c r="J392" s="1" t="s">
         <v>27</v>
       </c>
       <c r="K392" s="1"/>
       <c r="L392" s="1">
         <v>8010</v>
       </c>
       <c r="M392" s="1" t="s">
         <v>286</v>
       </c>
       <c r="N392" s="1" t="s">
-        <v>2611</v>
+        <v>2612</v>
       </c>
     </row>
     <row r="393" spans="1:14">
       <c r="A393" s="1" t="s">
-        <v>2616</v>
+        <v>2617</v>
       </c>
       <c r="B393" s="1" t="s">
-        <v>2617</v>
+        <v>2618</v>
       </c>
       <c r="C393" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D393" s="1" t="s">
-        <v>2618</v>
+        <v>2619</v>
       </c>
       <c r="E393" s="1" t="s">
-        <v>2618</v>
+        <v>2619</v>
       </c>
       <c r="F393" s="1" t="s">
-        <v>2619</v>
+        <v>2620</v>
       </c>
       <c r="G393" s="1"/>
       <c r="H393" s="1"/>
       <c r="I393" s="1" t="s">
-        <v>2620</v>
+        <v>2621</v>
       </c>
       <c r="J393" s="1" t="s">
         <v>637</v>
       </c>
       <c r="K393" s="1"/>
       <c r="L393" s="1" t="s">
         <v>638</v>
       </c>
       <c r="M393" s="1" t="s">
         <v>639</v>
       </c>
       <c r="N393" s="1" t="s">
-        <v>2621</v>
+        <v>2622</v>
       </c>
     </row>
     <row r="394" spans="1:14">
       <c r="A394" s="1" t="s">
-        <v>2622</v>
+        <v>2623</v>
       </c>
       <c r="B394" s="1" t="s">
-        <v>2623</v>
+        <v>2624</v>
       </c>
       <c r="C394" s="1" t="s">
         <v>178</v>
       </c>
       <c r="D394" s="1" t="s">
-        <v>2624</v>
+        <v>2625</v>
       </c>
       <c r="E394" s="1" t="s">
-        <v>2624</v>
+        <v>2625</v>
       </c>
       <c r="F394" s="1" t="s">
-        <v>2625</v>
+        <v>2626</v>
       </c>
       <c r="G394" s="1"/>
       <c r="H394" s="1"/>
       <c r="I394" s="1" t="s">
-        <v>2626</v>
+        <v>2627</v>
       </c>
       <c r="J394" s="1" t="s">
         <v>27</v>
       </c>
       <c r="K394" s="1"/>
       <c r="L394" s="1">
         <v>6850</v>
       </c>
       <c r="M394" s="1" t="s">
-        <v>2627</v>
+        <v>2628</v>
       </c>
       <c r="N394" s="1" t="s">
-        <v>2628</v>
+        <v>2629</v>
       </c>
     </row>
     <row r="395" spans="1:14">
       <c r="A395" s="1" t="s">
-        <v>2629</v>
+        <v>2630</v>
       </c>
       <c r="B395" s="1"/>
       <c r="C395" s="1" t="s">
         <v>1257</v>
       </c>
       <c r="D395" s="1" t="s">
-        <v>2630</v>
+        <v>2631</v>
       </c>
       <c r="E395" s="1" t="s">
-        <v>2630</v>
+        <v>2631</v>
       </c>
       <c r="F395" s="1" t="s">
-        <v>2631</v>
+        <v>2632</v>
       </c>
       <c r="G395" s="1" t="s">
-        <v>2632</v>
+        <v>2633</v>
       </c>
       <c r="H395" s="1">
         <v>39065055256</v>
       </c>
       <c r="I395" s="1" t="s">
-        <v>2633</v>
+        <v>2634</v>
       </c>
       <c r="J395" s="1" t="s">
         <v>647</v>
       </c>
       <c r="K395" s="1" t="s">
-        <v>2634</v>
+        <v>2635</v>
       </c>
       <c r="L395" s="1" t="s">
-        <v>2635</v>
+        <v>2636</v>
       </c>
       <c r="M395" s="1" t="s">
-        <v>2636</v>
+        <v>2637</v>
       </c>
       <c r="N395" s="1" t="s">
-        <v>2637</v>
+        <v>2638</v>
       </c>
     </row>
     <row r="396" spans="1:14">
       <c r="A396" s="1" t="s">
-        <v>2638</v>
+        <v>2639</v>
       </c>
       <c r="B396" s="1"/>
       <c r="C396" s="1" t="s">
         <v>75</v>
       </c>
       <c r="D396" s="1" t="s">
-        <v>2639</v>
+        <v>2640</v>
       </c>
       <c r="E396" s="1" t="s">
-        <v>2640</v>
+        <v>2641</v>
       </c>
       <c r="F396" s="1" t="s">
-        <v>2641</v>
+        <v>2642</v>
       </c>
       <c r="G396" s="1"/>
       <c r="H396" s="1"/>
       <c r="I396" s="1" t="s">
-        <v>2642</v>
+        <v>2643</v>
       </c>
       <c r="J396" s="1" t="s">
         <v>647</v>
       </c>
       <c r="K396" s="1" t="s">
-        <v>2643</v>
+        <v>2644</v>
       </c>
       <c r="L396" s="1">
         <v>47121</v>
       </c>
       <c r="M396" s="1" t="s">
-        <v>2644</v>
+        <v>2645</v>
       </c>
       <c r="N396" s="1" t="s">
-        <v>2645</v>
+        <v>2646</v>
       </c>
     </row>
     <row r="397" spans="1:14">
       <c r="A397" s="1" t="s">
-        <v>2646</v>
+        <v>2647</v>
       </c>
       <c r="B397" s="1" t="s">
-        <v>2647</v>
+        <v>2648</v>
       </c>
       <c r="C397" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D397" s="1" t="s">
-        <v>2648</v>
+        <v>2649</v>
       </c>
       <c r="E397" s="1" t="s">
-        <v>2648</v>
+        <v>2649</v>
       </c>
       <c r="F397" s="1" t="s">
-        <v>2649</v>
+        <v>2650</v>
       </c>
       <c r="G397" s="1" t="s">
-        <v>2650</v>
+        <v>2651</v>
       </c>
       <c r="H397" s="1"/>
       <c r="I397" s="1" t="s">
-        <v>2651</v>
+        <v>2652</v>
       </c>
       <c r="J397" s="1" t="s">
         <v>750</v>
       </c>
       <c r="K397" s="1"/>
       <c r="L397" s="1">
         <v>60117</v>
       </c>
       <c r="M397" s="1" t="s">
-        <v>2652</v>
+        <v>2653</v>
       </c>
       <c r="N397" s="1" t="s">
-        <v>2653</v>
+        <v>2654</v>
       </c>
     </row>
     <row r="398" spans="1:14">
       <c r="A398" s="1" t="s">
-        <v>2654</v>
+        <v>2655</v>
       </c>
       <c r="B398" s="1" t="s">
         <v>466</v>
       </c>
       <c r="C398" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D398" s="1" t="s">
-        <v>2655</v>
+        <v>2656</v>
       </c>
       <c r="E398" s="1" t="s">
-        <v>2656</v>
+        <v>2657</v>
       </c>
       <c r="F398" s="1" t="s">
-        <v>2657</v>
+        <v>2658</v>
       </c>
       <c r="G398" s="1"/>
       <c r="H398" s="1"/>
       <c r="I398" s="1" t="s">
         <v>464</v>
       </c>
       <c r="J398" s="1" t="s">
         <v>165</v>
       </c>
       <c r="K398" s="1"/>
       <c r="L398" s="1">
         <v>44340</v>
       </c>
       <c r="M398" s="1" t="s">
-        <v>2658</v>
+        <v>2659</v>
       </c>
       <c r="N398" s="1" t="s">
-        <v>2659</v>
+        <v>2660</v>
       </c>
     </row>
     <row r="399" spans="1:14">
       <c r="A399" s="1" t="s">
-        <v>2660</v>
+        <v>2661</v>
       </c>
       <c r="B399" s="1" t="s">
-        <v>2661</v>
+        <v>2662</v>
       </c>
       <c r="C399" s="1" t="s">
         <v>75</v>
       </c>
       <c r="D399" s="1" t="s">
-        <v>2662</v>
+        <v>2663</v>
       </c>
       <c r="E399" s="1" t="s">
-        <v>2662</v>
+        <v>2663</v>
       </c>
       <c r="F399" s="1" t="s">
-        <v>2663</v>
+        <v>2664</v>
       </c>
       <c r="G399" s="1"/>
       <c r="H399" s="1"/>
       <c r="I399" s="1" t="s">
-        <v>2664</v>
+        <v>2665</v>
       </c>
       <c r="J399" s="1" t="s">
         <v>647</v>
       </c>
       <c r="K399" s="1" t="s">
         <v>1033</v>
       </c>
       <c r="L399" s="1">
         <v>29122</v>
       </c>
       <c r="M399" s="1" t="s">
         <v>1033</v>
       </c>
       <c r="N399" s="1" t="s">
-        <v>2665</v>
+        <v>2666</v>
       </c>
     </row>
     <row r="400" spans="1:14">
       <c r="A400" s="1" t="s">
-        <v>2666</v>
+        <v>2667</v>
       </c>
       <c r="B400" s="1" t="s">
-        <v>2667</v>
+        <v>2668</v>
       </c>
       <c r="C400" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D400" s="1" t="s">
-        <v>2668</v>
+        <v>2669</v>
       </c>
       <c r="E400" s="1" t="s">
-        <v>2669</v>
+        <v>2670</v>
       </c>
       <c r="F400" s="1" t="s">
-        <v>2670</v>
+        <v>2671</v>
       </c>
       <c r="G400" s="1" t="s">
-        <v>1583</v>
+        <v>1584</v>
       </c>
       <c r="H400" s="1"/>
       <c r="I400" s="1" t="s">
-        <v>2671</v>
+        <v>2672</v>
       </c>
       <c r="J400" s="1" t="s">
         <v>45</v>
       </c>
       <c r="K400" s="1"/>
       <c r="L400" s="1"/>
       <c r="M400" s="1" t="s">
         <v>1024</v>
       </c>
       <c r="N400" s="1" t="s">
-        <v>2672</v>
+        <v>2673</v>
       </c>
     </row>
     <row r="401" spans="1:14">
       <c r="A401" s="1" t="s">
-        <v>2673</v>
+        <v>2674</v>
       </c>
       <c r="B401" s="1"/>
       <c r="C401" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D401" s="1" t="s">
-        <v>2674</v>
+        <v>2675</v>
       </c>
       <c r="E401" s="1" t="s">
-        <v>2674</v>
+        <v>2675</v>
       </c>
       <c r="F401" s="1" t="s">
-        <v>2675</v>
+        <v>2676</v>
       </c>
       <c r="G401" s="1" t="s">
-        <v>2676</v>
+        <v>2677</v>
       </c>
       <c r="H401" s="1" t="s">
-        <v>2677</v>
+        <v>2678</v>
       </c>
       <c r="I401" s="1" t="s">
-        <v>2678</v>
+        <v>2679</v>
       </c>
       <c r="J401" s="1" t="s">
         <v>416</v>
       </c>
       <c r="K401" s="1"/>
       <c r="L401" s="1" t="s">
-        <v>2679</v>
+        <v>2680</v>
       </c>
       <c r="M401" s="1" t="s">
-        <v>2680</v>
+        <v>2681</v>
       </c>
       <c r="N401" s="1" t="s">
-        <v>2681</v>
+        <v>2682</v>
       </c>
     </row>
     <row r="402" spans="1:14">
       <c r="A402" s="1" t="s">
-        <v>2682</v>
+        <v>2683</v>
       </c>
       <c r="B402" s="1"/>
       <c r="C402" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D402" s="1" t="s">
-        <v>2683</v>
+        <v>2684</v>
       </c>
       <c r="E402" s="1" t="s">
-        <v>2683</v>
+        <v>2684</v>
       </c>
       <c r="F402" s="1" t="s">
-        <v>2684</v>
+        <v>2685</v>
       </c>
       <c r="G402" s="1" t="s">
-        <v>2685</v>
+        <v>2686</v>
       </c>
       <c r="H402" s="1" t="s">
-        <v>2686</v>
+        <v>2687</v>
       </c>
       <c r="I402" s="1" t="s">
-        <v>2687</v>
+        <v>2688</v>
       </c>
       <c r="J402" s="1" t="s">
         <v>416</v>
       </c>
       <c r="K402" s="1"/>
       <c r="L402" s="1" t="s">
-        <v>2688</v>
+        <v>2689</v>
       </c>
       <c r="M402" s="1" t="s">
-        <v>2689</v>
+        <v>2690</v>
       </c>
       <c r="N402" s="1" t="s">
-        <v>2690</v>
+        <v>2691</v>
       </c>
     </row>
     <row r="403" spans="1:14">
       <c r="A403" s="1" t="s">
-        <v>2691</v>
+        <v>2692</v>
       </c>
       <c r="B403" s="1"/>
       <c r="C403" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D403" s="1" t="s">
-        <v>2692</v>
+        <v>2693</v>
       </c>
       <c r="E403" s="1" t="s">
-        <v>2693</v>
+        <v>2694</v>
       </c>
       <c r="F403" s="1" t="s">
-        <v>2694</v>
+        <v>2695</v>
       </c>
       <c r="G403" s="1" t="s">
-        <v>2695</v>
+        <v>2696</v>
       </c>
       <c r="H403" s="1" t="s">
-        <v>2696</v>
+        <v>2697</v>
       </c>
       <c r="I403" s="1" t="s">
-        <v>2697</v>
+        <v>2698</v>
       </c>
       <c r="J403" s="1" t="s">
         <v>416</v>
       </c>
       <c r="K403" s="1"/>
       <c r="L403" s="1" t="s">
-        <v>2698</v>
+        <v>2699</v>
       </c>
       <c r="M403" s="1" t="s">
         <v>790</v>
       </c>
       <c r="N403" s="1" t="s">
-        <v>2699</v>
+        <v>2700</v>
       </c>
     </row>
     <row r="404" spans="1:14">
       <c r="A404" s="1" t="s">
-        <v>2700</v>
+        <v>2701</v>
       </c>
       <c r="B404" s="1"/>
       <c r="C404" s="1" t="s">
         <v>75</v>
       </c>
       <c r="D404" s="1" t="s">
-        <v>2701</v>
+        <v>2702</v>
       </c>
       <c r="E404" s="1" t="s">
-        <v>2702</v>
+        <v>2703</v>
       </c>
       <c r="F404" s="1" t="s">
-        <v>2703</v>
+        <v>2704</v>
       </c>
       <c r="G404" s="1"/>
       <c r="H404" s="1"/>
       <c r="I404" s="1" t="s">
-        <v>2704</v>
+        <v>2705</v>
       </c>
       <c r="J404" s="1" t="s">
         <v>34</v>
       </c>
       <c r="K404" s="1"/>
       <c r="L404" s="1">
         <v>1030</v>
       </c>
       <c r="M404" s="1" t="s">
         <v>35</v>
       </c>
       <c r="N404" s="1" t="s">
-        <v>2705</v>
+        <v>2706</v>
       </c>
     </row>
     <row r="405" spans="1:14">
       <c r="A405" s="1" t="s">
-        <v>2706</v>
+        <v>2707</v>
       </c>
       <c r="B405" s="1" t="s">
-        <v>2707</v>
+        <v>2708</v>
       </c>
       <c r="C405" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D405" s="1" t="s">
-        <v>2708</v>
+        <v>2709</v>
       </c>
       <c r="E405" s="1" t="s">
-        <v>2709</v>
+        <v>2710</v>
       </c>
       <c r="F405" s="1" t="s">
-        <v>2710</v>
+        <v>2711</v>
       </c>
       <c r="G405" s="1"/>
       <c r="H405" s="1"/>
       <c r="I405" s="1" t="s">
-        <v>2711</v>
+        <v>2712</v>
       </c>
       <c r="J405" s="1" t="s">
         <v>22</v>
       </c>
       <c r="K405" s="1"/>
       <c r="L405" s="1">
         <v>32657</v>
       </c>
       <c r="M405" s="1" t="s">
         <v>804</v>
       </c>
       <c r="N405" s="1" t="s">
-        <v>2712</v>
+        <v>2713</v>
       </c>
     </row>
     <row r="406" spans="1:14">
       <c r="A406" s="1" t="s">
-        <v>2713</v>
+        <v>2714</v>
       </c>
       <c r="B406" s="1" t="s">
-        <v>2714</v>
+        <v>2715</v>
       </c>
       <c r="C406" s="1" t="s">
         <v>178</v>
       </c>
       <c r="D406" s="1" t="s">
-        <v>2715</v>
+        <v>2716</v>
       </c>
       <c r="E406" s="1" t="s">
-        <v>2716</v>
+        <v>2717</v>
       </c>
       <c r="F406" s="1"/>
       <c r="G406" s="1"/>
       <c r="H406" s="1"/>
       <c r="I406" s="1"/>
       <c r="J406" s="1" t="s">
         <v>62</v>
       </c>
       <c r="K406" s="1" t="s">
         <v>63</v>
       </c>
       <c r="L406" s="1" t="s">
         <v>245</v>
       </c>
       <c r="M406" s="1" t="s">
         <v>1003</v>
       </c>
       <c r="N406" s="1" t="s">
-        <v>2717</v>
+        <v>2718</v>
       </c>
     </row>
     <row r="407" spans="1:14">
       <c r="A407" s="1" t="s">
-        <v>2718</v>
+        <v>2719</v>
       </c>
       <c r="B407" s="1"/>
       <c r="C407" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D407" s="1" t="s">
-        <v>2719</v>
+        <v>2720</v>
       </c>
       <c r="E407" s="1" t="s">
-        <v>2720</v>
+        <v>2721</v>
       </c>
       <c r="F407" s="1" t="s">
-        <v>2721</v>
+        <v>2722</v>
       </c>
       <c r="G407" s="1"/>
       <c r="H407" s="1"/>
       <c r="I407" s="1" t="s">
-        <v>2722</v>
+        <v>2723</v>
       </c>
       <c r="J407" s="1" t="s">
         <v>27</v>
       </c>
       <c r="K407" s="1"/>
       <c r="L407" s="1">
         <v>4232</v>
       </c>
       <c r="M407" s="1" t="s">
-        <v>2723</v>
+        <v>2724</v>
       </c>
       <c r="N407" s="1" t="s">
-        <v>2724</v>
+        <v>2725</v>
       </c>
     </row>
     <row r="408" spans="1:14">
       <c r="A408" s="1" t="s">
-        <v>2725</v>
+        <v>2726</v>
       </c>
       <c r="B408" s="1" t="s">
-        <v>2726</v>
+        <v>2727</v>
       </c>
       <c r="C408" s="1" t="s">
         <v>178</v>
       </c>
       <c r="D408" s="1" t="s">
-        <v>2727</v>
+        <v>2728</v>
       </c>
       <c r="E408" s="1" t="s">
-        <v>2728</v>
+        <v>2729</v>
       </c>
       <c r="F408" s="1" t="s">
-        <v>2729</v>
+        <v>2730</v>
       </c>
       <c r="G408" s="1" t="s">
-        <v>2730</v>
+        <v>2731</v>
       </c>
       <c r="H408" s="1"/>
       <c r="I408" s="1" t="s">
-        <v>2731</v>
+        <v>2732</v>
       </c>
       <c r="J408" s="1" t="s">
         <v>62</v>
       </c>
       <c r="K408" s="1"/>
       <c r="L408" s="1">
         <v>29010</v>
       </c>
       <c r="M408" s="1" t="s">
-        <v>2732</v>
+        <v>2733</v>
       </c>
       <c r="N408" s="1" t="s">
-        <v>2733</v>
+        <v>2734</v>
       </c>
     </row>
     <row r="409" spans="1:14">
       <c r="A409" s="1" t="s">
-        <v>2734</v>
+        <v>2735</v>
       </c>
       <c r="B409" s="1" t="s">
         <v>379</v>
       </c>
       <c r="C409" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D409" s="1" t="s">
-        <v>2735</v>
+        <v>2736</v>
       </c>
       <c r="E409" s="1" t="s">
-        <v>2735</v>
+        <v>2736</v>
       </c>
       <c r="F409" s="1" t="s">
-        <v>2736</v>
+        <v>2737</v>
       </c>
       <c r="G409" s="1" t="s">
-        <v>2737</v>
+        <v>2738</v>
       </c>
       <c r="H409" s="1"/>
       <c r="I409" s="1" t="s">
-        <v>2738</v>
+        <v>2739</v>
       </c>
       <c r="J409" s="1" t="s">
         <v>55</v>
       </c>
       <c r="K409" s="1"/>
       <c r="L409" s="1" t="s">
-        <v>2739</v>
+        <v>2740</v>
       </c>
       <c r="M409" s="1" t="s">
         <v>212</v>
       </c>
       <c r="N409" s="1" t="s">
-        <v>2740</v>
+        <v>2741</v>
       </c>
     </row>
     <row r="410" spans="1:14">
       <c r="A410" s="1" t="s">
-        <v>2741</v>
+        <v>2742</v>
       </c>
       <c r="B410" s="1"/>
       <c r="C410" s="1" t="s">
         <v>160</v>
       </c>
       <c r="D410" s="1" t="s">
-        <v>2742</v>
+        <v>2743</v>
       </c>
       <c r="E410" s="1" t="s">
-        <v>2743</v>
+        <v>2744</v>
       </c>
       <c r="F410" s="1" t="s">
-        <v>2744</v>
+        <v>2745</v>
       </c>
       <c r="G410" s="1" t="s">
         <v>626</v>
       </c>
       <c r="H410" s="1"/>
       <c r="I410" s="1" t="s">
-        <v>2745</v>
+        <v>2746</v>
       </c>
       <c r="J410" s="1" t="s">
         <v>367</v>
       </c>
       <c r="K410" s="1" t="s">
-        <v>2746</v>
+        <v>2747</v>
       </c>
       <c r="L410" s="1">
         <v>51009</v>
       </c>
       <c r="M410" s="1" t="s">
         <v>368</v>
       </c>
       <c r="N410" s="1" t="s">
-        <v>2747</v>
+        <v>2748</v>
       </c>
     </row>
     <row r="411" spans="1:14">
       <c r="A411" s="1" t="s">
-        <v>2741</v>
+        <v>2742</v>
       </c>
       <c r="B411" s="1"/>
       <c r="C411" s="1" t="s">
         <v>160</v>
       </c>
       <c r="D411" s="1" t="s">
-        <v>2742</v>
+        <v>2743</v>
       </c>
       <c r="E411" s="1" t="s">
-        <v>2743</v>
+        <v>2744</v>
       </c>
       <c r="F411" s="1" t="s">
-        <v>2748</v>
+        <v>2749</v>
       </c>
       <c r="G411" s="1" t="s">
-        <v>2749</v>
+        <v>2750</v>
       </c>
       <c r="H411" s="1"/>
       <c r="I411" s="1" t="s">
-        <v>2750</v>
+        <v>2751</v>
       </c>
       <c r="J411" s="1" t="s">
         <v>367</v>
       </c>
       <c r="K411" s="1" t="s">
-        <v>2746</v>
+        <v>2747</v>
       </c>
       <c r="L411" s="1">
         <v>51009</v>
       </c>
       <c r="M411" s="1" t="s">
         <v>368</v>
       </c>
       <c r="N411" s="1" t="s">
-        <v>2747</v>
+        <v>2748</v>
       </c>
     </row>
     <row r="412" spans="1:14">
       <c r="A412" s="1" t="s">
-        <v>2751</v>
+        <v>2752</v>
       </c>
       <c r="B412" s="1" t="s">
-        <v>2752</v>
+        <v>2753</v>
       </c>
       <c r="C412" s="1" t="s">
-        <v>2502</v>
+        <v>2503</v>
       </c>
       <c r="D412" s="1" t="s">
-        <v>2753</v>
+        <v>2754</v>
       </c>
       <c r="E412" s="1" t="s">
-        <v>2754</v>
+        <v>2755</v>
       </c>
       <c r="F412" s="1" t="s">
-        <v>2755</v>
+        <v>2756</v>
       </c>
       <c r="G412" s="1" t="s">
-        <v>2756</v>
+        <v>2757</v>
       </c>
       <c r="H412" s="1">
         <v>49331237351135</v>
       </c>
       <c r="I412" s="1" t="s">
-        <v>2757</v>
+        <v>2758</v>
       </c>
       <c r="J412" s="1" t="s">
         <v>22</v>
       </c>
       <c r="K412" s="1"/>
       <c r="L412" s="1">
         <v>14476</v>
       </c>
       <c r="M412" s="1" t="s">
-        <v>2758</v>
+        <v>2759</v>
       </c>
       <c r="N412" s="1" t="s">
-        <v>2759</v>
+        <v>2760</v>
       </c>
     </row>
     <row r="413" spans="1:14">
       <c r="A413" s="1" t="s">
-        <v>2760</v>
+        <v>2761</v>
       </c>
       <c r="B413" s="1" t="s">
-        <v>1580</v>
+        <v>1581</v>
       </c>
       <c r="C413" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D413" s="1" t="s">
-        <v>2761</v>
+        <v>2762</v>
       </c>
       <c r="E413" s="1" t="s">
-        <v>2761</v>
+        <v>2762</v>
       </c>
       <c r="F413" s="1" t="s">
-        <v>2762</v>
+        <v>2763</v>
       </c>
       <c r="G413" s="1"/>
       <c r="H413" s="1"/>
       <c r="I413" s="1" t="s">
-        <v>2763</v>
+        <v>2764</v>
       </c>
       <c r="J413" s="1" t="s">
         <v>45</v>
       </c>
       <c r="K413" s="1" t="s">
-        <v>2182</v>
+        <v>2183</v>
       </c>
       <c r="L413" s="1"/>
       <c r="M413" s="1" t="s">
         <v>1024</v>
       </c>
       <c r="N413" s="1" t="s">
-        <v>2764</v>
+        <v>2765</v>
       </c>
     </row>
     <row r="414" spans="1:14">
       <c r="A414" s="1" t="s">
-        <v>2765</v>
+        <v>2766</v>
       </c>
       <c r="B414" s="1" t="s">
-        <v>2766</v>
+        <v>2767</v>
       </c>
       <c r="C414" s="1" t="s">
         <v>75</v>
       </c>
       <c r="D414" s="1" t="s">
-        <v>2767</v>
+        <v>2768</v>
       </c>
       <c r="E414" s="1" t="s">
-        <v>2768</v>
+        <v>2769</v>
       </c>
       <c r="F414" s="1"/>
       <c r="G414" s="1"/>
       <c r="H414" s="1"/>
       <c r="I414" s="1"/>
       <c r="J414" s="1" t="s">
         <v>62</v>
       </c>
       <c r="K414" s="1" t="s">
         <v>927</v>
       </c>
       <c r="L414" s="1">
         <v>20009</v>
       </c>
       <c r="M414" s="1" t="s">
-        <v>2769</v>
+        <v>2770</v>
       </c>
       <c r="N414" s="1" t="s">
-        <v>2770</v>
+        <v>2771</v>
       </c>
     </row>
     <row r="415" spans="1:14">
       <c r="A415" s="1" t="s">
-        <v>2771</v>
+        <v>2772</v>
       </c>
       <c r="B415" s="1" t="s">
-        <v>2766</v>
+        <v>2767</v>
       </c>
       <c r="C415" s="1" t="s">
         <v>75</v>
       </c>
       <c r="D415" s="1" t="s">
-        <v>2767</v>
+        <v>2768</v>
       </c>
       <c r="E415" s="1" t="s">
-        <v>2768</v>
+        <v>2769</v>
       </c>
       <c r="F415" s="1"/>
       <c r="G415" s="1"/>
       <c r="H415" s="1"/>
       <c r="I415" s="1"/>
       <c r="J415" s="1" t="s">
         <v>62</v>
       </c>
       <c r="K415" s="1" t="s">
         <v>939</v>
       </c>
       <c r="L415" s="1">
         <v>48016</v>
       </c>
       <c r="M415" s="1" t="s">
-        <v>2772</v>
+        <v>2773</v>
       </c>
       <c r="N415" s="1" t="s">
-        <v>2773</v>
+        <v>2774</v>
       </c>
     </row>
     <row r="416" spans="1:14">
       <c r="A416" s="1" t="s">
-        <v>2774</v>
+        <v>2775</v>
       </c>
       <c r="B416" s="1" t="s">
-        <v>2766</v>
+        <v>2767</v>
       </c>
       <c r="C416" s="1" t="s">
         <v>75</v>
       </c>
       <c r="D416" s="1" t="s">
-        <v>2767</v>
+        <v>2768</v>
       </c>
       <c r="E416" s="1" t="s">
-        <v>2768</v>
+        <v>2769</v>
       </c>
       <c r="F416" s="1"/>
       <c r="G416" s="1"/>
       <c r="H416" s="1"/>
       <c r="I416" s="1"/>
       <c r="J416" s="1" t="s">
         <v>165</v>
       </c>
       <c r="K416" s="1"/>
       <c r="L416" s="1"/>
       <c r="M416" s="1" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="N416" s="1" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
     </row>
     <row r="417" spans="1:14">
       <c r="A417" s="1" t="s">
-        <v>2777</v>
+        <v>2778</v>
       </c>
       <c r="B417" s="1" t="s">
-        <v>2778</v>
+        <v>2779</v>
       </c>
       <c r="C417" s="1" t="s">
         <v>75</v>
       </c>
       <c r="D417" s="1" t="s">
-        <v>2767</v>
+        <v>2768</v>
       </c>
       <c r="E417" s="1" t="s">
-        <v>2768</v>
+        <v>2769</v>
       </c>
       <c r="F417" s="1" t="s">
-        <v>2779</v>
+        <v>2780</v>
       </c>
       <c r="G417" s="1" t="s">
-        <v>2780</v>
+        <v>2781</v>
       </c>
       <c r="H417" s="1"/>
       <c r="I417" s="1" t="s">
-        <v>2781</v>
+        <v>2782</v>
       </c>
       <c r="J417" s="1" t="s">
         <v>62</v>
       </c>
       <c r="K417" s="1" t="s">
         <v>939</v>
       </c>
       <c r="L417" s="1">
         <v>48170</v>
       </c>
       <c r="M417" s="1" t="s">
-        <v>1484</v>
+        <v>1485</v>
       </c>
       <c r="N417" s="1" t="s">
-        <v>2782</v>
+        <v>2783</v>
       </c>
     </row>
     <row r="418" spans="1:14">
       <c r="A418" s="1" t="s">
-        <v>2777</v>
+        <v>2778</v>
       </c>
       <c r="B418" s="1" t="s">
-        <v>2778</v>
+        <v>2779</v>
       </c>
       <c r="C418" s="1" t="s">
         <v>75</v>
       </c>
       <c r="D418" s="1" t="s">
-        <v>2767</v>
+        <v>2768</v>
       </c>
       <c r="E418" s="1" t="s">
-        <v>2768</v>
+        <v>2769</v>
       </c>
       <c r="F418" s="1" t="s">
-        <v>2783</v>
+        <v>2784</v>
       </c>
       <c r="G418" s="1" t="s">
-        <v>2784</v>
+        <v>2785</v>
       </c>
       <c r="H418" s="1" t="s">
-        <v>2785</v>
+        <v>2786</v>
       </c>
       <c r="I418" s="1" t="s">
-        <v>2786</v>
+        <v>2787</v>
       </c>
       <c r="J418" s="1" t="s">
         <v>62</v>
       </c>
       <c r="K418" s="1" t="s">
         <v>939</v>
       </c>
       <c r="L418" s="1">
         <v>48170</v>
       </c>
       <c r="M418" s="1" t="s">
-        <v>1484</v>
+        <v>1485</v>
       </c>
       <c r="N418" s="1" t="s">
-        <v>2782</v>
+        <v>2783</v>
       </c>
     </row>
     <row r="419" spans="1:14">
       <c r="A419" s="1" t="s">
-        <v>2787</v>
+        <v>2788</v>
       </c>
       <c r="B419" s="1" t="s">
-        <v>2766</v>
+        <v>2767</v>
       </c>
       <c r="C419" s="1" t="s">
         <v>75</v>
       </c>
       <c r="D419" s="1" t="s">
-        <v>2767</v>
+        <v>2768</v>
       </c>
       <c r="E419" s="1" t="s">
-        <v>2768</v>
+        <v>2769</v>
       </c>
       <c r="F419" s="1"/>
       <c r="G419" s="1"/>
       <c r="H419" s="1"/>
       <c r="I419" s="1"/>
       <c r="J419" s="1" t="s">
         <v>647</v>
       </c>
       <c r="K419" s="1"/>
       <c r="L419" s="1">
         <v>56025</v>
       </c>
       <c r="M419" s="1" t="s">
-        <v>2788</v>
+        <v>2789</v>
       </c>
       <c r="N419" s="1" t="s">
-        <v>2789</v>
+        <v>2790</v>
       </c>
     </row>
     <row r="420" spans="1:14">
       <c r="A420" s="1" t="s">
-        <v>2790</v>
+        <v>2791</v>
       </c>
       <c r="B420" s="1" t="s">
-        <v>2766</v>
+        <v>2767</v>
       </c>
       <c r="C420" s="1" t="s">
         <v>75</v>
       </c>
       <c r="D420" s="1" t="s">
-        <v>2791</v>
+        <v>2792</v>
       </c>
       <c r="E420" s="1" t="s">
-        <v>2768</v>
+        <v>2769</v>
       </c>
       <c r="F420" s="1" t="s">
-        <v>2779</v>
+        <v>2780</v>
       </c>
       <c r="G420" s="1" t="s">
-        <v>2780</v>
+        <v>2781</v>
       </c>
       <c r="H420" s="1"/>
       <c r="I420" s="1" t="s">
-        <v>2781</v>
+        <v>2782</v>
       </c>
       <c r="J420" s="1" t="s">
         <v>62</v>
       </c>
       <c r="K420" s="1" t="s">
-        <v>2792</v>
+        <v>2793</v>
       </c>
       <c r="L420" s="1" t="s">
         <v>920</v>
       </c>
       <c r="M420" s="1" t="s">
-        <v>2793</v>
+        <v>2794</v>
       </c>
       <c r="N420" s="1" t="s">
-        <v>2794</v>
+        <v>2795</v>
       </c>
     </row>
     <row r="421" spans="1:14">
       <c r="A421" s="1" t="s">
-        <v>2790</v>
+        <v>2791</v>
       </c>
       <c r="B421" s="1" t="s">
-        <v>2766</v>
+        <v>2767</v>
       </c>
       <c r="C421" s="1" t="s">
         <v>75</v>
       </c>
       <c r="D421" s="1" t="s">
-        <v>2791</v>
+        <v>2792</v>
       </c>
       <c r="E421" s="1" t="s">
-        <v>2768</v>
+        <v>2769</v>
       </c>
       <c r="F421" s="1" t="s">
-        <v>2783</v>
+        <v>2784</v>
       </c>
       <c r="G421" s="1" t="s">
-        <v>2784</v>
+        <v>2785</v>
       </c>
       <c r="H421" s="1" t="s">
-        <v>2785</v>
+        <v>2786</v>
       </c>
       <c r="I421" s="1" t="s">
-        <v>2786</v>
+        <v>2787</v>
       </c>
       <c r="J421" s="1" t="s">
         <v>62</v>
       </c>
       <c r="K421" s="1" t="s">
-        <v>2792</v>
+        <v>2793</v>
       </c>
       <c r="L421" s="1" t="s">
         <v>920</v>
       </c>
       <c r="M421" s="1" t="s">
-        <v>2793</v>
+        <v>2794</v>
       </c>
       <c r="N421" s="1" t="s">
-        <v>2794</v>
+        <v>2795</v>
       </c>
     </row>
     <row r="422" spans="1:14">
       <c r="A422" s="1" t="s">
-        <v>2795</v>
+        <v>2796</v>
       </c>
       <c r="B422" s="1" t="s">
-        <v>2778</v>
+        <v>2779</v>
       </c>
       <c r="C422" s="1" t="s">
         <v>75</v>
       </c>
       <c r="D422" s="1" t="s">
-        <v>2791</v>
+        <v>2792</v>
       </c>
       <c r="E422" s="1" t="s">
-        <v>2768</v>
+        <v>2769</v>
       </c>
       <c r="F422" s="1" t="s">
-        <v>2779</v>
+        <v>2780</v>
       </c>
       <c r="G422" s="1" t="s">
-        <v>2780</v>
+        <v>2781</v>
       </c>
       <c r="H422" s="1"/>
       <c r="I422" s="1" t="s">
-        <v>2781</v>
+        <v>2782</v>
       </c>
       <c r="J422" s="1" t="s">
         <v>62</v>
       </c>
       <c r="K422" s="1" t="s">
         <v>939</v>
       </c>
       <c r="L422" s="1">
         <v>48160</v>
       </c>
       <c r="M422" s="1" t="s">
-        <v>2772</v>
+        <v>2773</v>
       </c>
       <c r="N422" s="1" t="s">
-        <v>2796</v>
+        <v>2797</v>
       </c>
     </row>
     <row r="423" spans="1:14">
       <c r="A423" s="1" t="s">
-        <v>2795</v>
+        <v>2796</v>
       </c>
       <c r="B423" s="1" t="s">
-        <v>2778</v>
+        <v>2779</v>
       </c>
       <c r="C423" s="1" t="s">
         <v>75</v>
       </c>
       <c r="D423" s="1" t="s">
-        <v>2791</v>
+        <v>2792</v>
       </c>
       <c r="E423" s="1" t="s">
-        <v>2768</v>
+        <v>2769</v>
       </c>
       <c r="F423" s="1" t="s">
-        <v>2783</v>
+        <v>2784</v>
       </c>
       <c r="G423" s="1" t="s">
-        <v>2784</v>
+        <v>2785</v>
       </c>
       <c r="H423" s="1" t="s">
-        <v>2785</v>
+        <v>2786</v>
       </c>
       <c r="I423" s="1" t="s">
-        <v>2786</v>
+        <v>2787</v>
       </c>
       <c r="J423" s="1" t="s">
         <v>62</v>
       </c>
       <c r="K423" s="1" t="s">
         <v>939</v>
       </c>
       <c r="L423" s="1">
         <v>48160</v>
       </c>
       <c r="M423" s="1" t="s">
-        <v>2772</v>
+        <v>2773</v>
       </c>
       <c r="N423" s="1" t="s">
-        <v>2796</v>
+        <v>2797</v>
       </c>
     </row>
     <row r="424" spans="1:14">
       <c r="A424" s="1" t="s">
-        <v>2797</v>
+        <v>2798</v>
       </c>
       <c r="B424" s="1" t="s">
-        <v>2766</v>
+        <v>2767</v>
       </c>
       <c r="C424" s="1" t="s">
         <v>75</v>
       </c>
       <c r="D424" s="1" t="s">
-        <v>2791</v>
+        <v>2792</v>
       </c>
       <c r="E424" s="1" t="s">
-        <v>2768</v>
+        <v>2769</v>
       </c>
       <c r="F424" s="1" t="s">
-        <v>2779</v>
+        <v>2780</v>
       </c>
       <c r="G424" s="1" t="s">
-        <v>2780</v>
+        <v>2781</v>
       </c>
       <c r="H424" s="1"/>
       <c r="I424" s="1" t="s">
-        <v>2781</v>
+        <v>2782</v>
       </c>
       <c r="J424" s="1" t="s">
         <v>62</v>
       </c>
       <c r="K424" s="1" t="s">
         <v>927</v>
       </c>
       <c r="L424" s="1">
         <v>20009</v>
       </c>
       <c r="M424" s="1" t="s">
-        <v>2769</v>
+        <v>2770</v>
       </c>
       <c r="N424" s="1" t="s">
-        <v>2798</v>
+        <v>2799</v>
       </c>
     </row>
     <row r="425" spans="1:14">
       <c r="A425" s="1" t="s">
-        <v>2797</v>
+        <v>2798</v>
       </c>
       <c r="B425" s="1" t="s">
-        <v>2766</v>
+        <v>2767</v>
       </c>
       <c r="C425" s="1" t="s">
         <v>75</v>
       </c>
       <c r="D425" s="1" t="s">
-        <v>2791</v>
+        <v>2792</v>
       </c>
       <c r="E425" s="1" t="s">
-        <v>2768</v>
+        <v>2769</v>
       </c>
       <c r="F425" s="1" t="s">
-        <v>2783</v>
+        <v>2784</v>
       </c>
       <c r="G425" s="1" t="s">
-        <v>2784</v>
+        <v>2785</v>
       </c>
       <c r="H425" s="1" t="s">
-        <v>2785</v>
+        <v>2786</v>
       </c>
       <c r="I425" s="1" t="s">
-        <v>2786</v>
+        <v>2787</v>
       </c>
       <c r="J425" s="1" t="s">
         <v>62</v>
       </c>
       <c r="K425" s="1" t="s">
         <v>927</v>
       </c>
       <c r="L425" s="1">
         <v>20009</v>
       </c>
       <c r="M425" s="1" t="s">
-        <v>2769</v>
+        <v>2770</v>
       </c>
       <c r="N425" s="1" t="s">
-        <v>2798</v>
+        <v>2799</v>
       </c>
     </row>
     <row r="426" spans="1:14">
       <c r="A426" s="1" t="s">
-        <v>2799</v>
+        <v>2800</v>
       </c>
       <c r="B426" s="1" t="s">
-        <v>2766</v>
+        <v>2767</v>
       </c>
       <c r="C426" s="1"/>
       <c r="D426" s="1"/>
       <c r="E426" s="1"/>
       <c r="F426" s="1" t="s">
-        <v>2779</v>
+        <v>2780</v>
       </c>
       <c r="G426" s="1" t="s">
-        <v>2780</v>
+        <v>2781</v>
       </c>
       <c r="H426" s="1"/>
       <c r="I426" s="1" t="s">
-        <v>2781</v>
+        <v>2782</v>
       </c>
       <c r="J426" s="1" t="s">
         <v>62</v>
       </c>
       <c r="K426" s="1" t="s">
-        <v>2800</v>
+        <v>2801</v>
       </c>
       <c r="L426" s="1">
         <v>28001</v>
       </c>
       <c r="M426" s="1" t="s">
-        <v>1626</v>
+        <v>1627</v>
       </c>
       <c r="N426" s="1" t="s">
-        <v>2801</v>
+        <v>2802</v>
       </c>
     </row>
     <row r="427" spans="1:14">
       <c r="A427" s="1" t="s">
-        <v>2799</v>
+        <v>2800</v>
       </c>
       <c r="B427" s="1" t="s">
-        <v>2766</v>
+        <v>2767</v>
       </c>
       <c r="C427" s="1"/>
       <c r="D427" s="1"/>
       <c r="E427" s="1"/>
       <c r="F427" s="1" t="s">
-        <v>2783</v>
+        <v>2784</v>
       </c>
       <c r="G427" s="1" t="s">
-        <v>2784</v>
+        <v>2785</v>
       </c>
       <c r="H427" s="1" t="s">
-        <v>2785</v>
+        <v>2786</v>
       </c>
       <c r="I427" s="1" t="s">
-        <v>2786</v>
+        <v>2787</v>
       </c>
       <c r="J427" s="1" t="s">
         <v>62</v>
       </c>
       <c r="K427" s="1" t="s">
-        <v>2800</v>
+        <v>2801</v>
       </c>
       <c r="L427" s="1">
         <v>28001</v>
       </c>
       <c r="M427" s="1" t="s">
-        <v>1626</v>
+        <v>1627</v>
       </c>
       <c r="N427" s="1" t="s">
-        <v>2801</v>
+        <v>2802</v>
       </c>
     </row>
     <row r="428" spans="1:14">
       <c r="A428" s="1" t="s">
-        <v>2802</v>
+        <v>2803</v>
       </c>
       <c r="B428" s="1" t="s">
-        <v>2766</v>
+        <v>2767</v>
       </c>
       <c r="C428" s="1"/>
       <c r="D428" s="1"/>
       <c r="E428" s="1"/>
       <c r="F428" s="1" t="s">
-        <v>2779</v>
+        <v>2780</v>
       </c>
       <c r="G428" s="1" t="s">
-        <v>2780</v>
+        <v>2781</v>
       </c>
       <c r="H428" s="1"/>
       <c r="I428" s="1" t="s">
-        <v>2781</v>
+        <v>2782</v>
       </c>
       <c r="J428" s="1" t="s">
         <v>62</v>
       </c>
       <c r="K428" s="1" t="s">
         <v>155</v>
       </c>
       <c r="L428" s="1">
         <v>50100</v>
       </c>
       <c r="M428" s="1" t="s">
-        <v>2803</v>
+        <v>2804</v>
       </c>
       <c r="N428" s="1" t="s">
-        <v>2804</v>
+        <v>2805</v>
       </c>
     </row>
     <row r="429" spans="1:14">
       <c r="A429" s="1" t="s">
-        <v>2802</v>
+        <v>2803</v>
       </c>
       <c r="B429" s="1" t="s">
-        <v>2766</v>
+        <v>2767</v>
       </c>
       <c r="C429" s="1"/>
       <c r="D429" s="1"/>
       <c r="E429" s="1"/>
       <c r="F429" s="1" t="s">
-        <v>2783</v>
+        <v>2784</v>
       </c>
       <c r="G429" s="1" t="s">
-        <v>2784</v>
+        <v>2785</v>
       </c>
       <c r="H429" s="1" t="s">
-        <v>2785</v>
+        <v>2786</v>
       </c>
       <c r="I429" s="1" t="s">
-        <v>2786</v>
+        <v>2787</v>
       </c>
       <c r="J429" s="1" t="s">
         <v>62</v>
       </c>
       <c r="K429" s="1" t="s">
         <v>155</v>
       </c>
       <c r="L429" s="1">
         <v>50100</v>
       </c>
       <c r="M429" s="1" t="s">
-        <v>2803</v>
+        <v>2804</v>
       </c>
       <c r="N429" s="1" t="s">
-        <v>2804</v>
+        <v>2805</v>
       </c>
     </row>
     <row r="430" spans="1:14">
       <c r="A430" s="1" t="s">
-        <v>2805</v>
+        <v>2806</v>
       </c>
       <c r="B430" s="1" t="s">
-        <v>2766</v>
+        <v>2767</v>
       </c>
       <c r="C430" s="1" t="s">
         <v>75</v>
       </c>
       <c r="D430" s="1" t="s">
-        <v>2791</v>
+        <v>2792</v>
       </c>
       <c r="E430" s="1" t="s">
-        <v>2768</v>
+        <v>2769</v>
       </c>
       <c r="F430" s="1" t="s">
-        <v>2779</v>
+        <v>2780</v>
       </c>
       <c r="G430" s="1" t="s">
-        <v>2780</v>
+        <v>2781</v>
       </c>
       <c r="H430" s="1"/>
       <c r="I430" s="1" t="s">
-        <v>2781</v>
+        <v>2782</v>
       </c>
       <c r="J430" s="1" t="s">
         <v>62</v>
       </c>
       <c r="K430" s="1" t="s">
         <v>927</v>
       </c>
       <c r="L430" s="1">
         <v>20009</v>
       </c>
       <c r="M430" s="1" t="s">
-        <v>2806</v>
+        <v>2807</v>
       </c>
       <c r="N430" s="1" t="s">
-        <v>2807</v>
+        <v>2808</v>
       </c>
     </row>
     <row r="431" spans="1:14">
       <c r="A431" s="1" t="s">
-        <v>2805</v>
+        <v>2806</v>
       </c>
       <c r="B431" s="1" t="s">
-        <v>2766</v>
+        <v>2767</v>
       </c>
       <c r="C431" s="1" t="s">
         <v>75</v>
       </c>
       <c r="D431" s="1" t="s">
-        <v>2791</v>
+        <v>2792</v>
       </c>
       <c r="E431" s="1" t="s">
-        <v>2768</v>
+        <v>2769</v>
       </c>
       <c r="F431" s="1" t="s">
-        <v>2783</v>
+        <v>2784</v>
       </c>
       <c r="G431" s="1" t="s">
-        <v>2784</v>
+        <v>2785</v>
       </c>
       <c r="H431" s="1" t="s">
-        <v>2785</v>
+        <v>2786</v>
       </c>
       <c r="I431" s="1" t="s">
-        <v>2786</v>
+        <v>2787</v>
       </c>
       <c r="J431" s="1" t="s">
         <v>62</v>
       </c>
       <c r="K431" s="1" t="s">
         <v>927</v>
       </c>
       <c r="L431" s="1">
         <v>20009</v>
       </c>
       <c r="M431" s="1" t="s">
-        <v>2806</v>
+        <v>2807</v>
       </c>
       <c r="N431" s="1" t="s">
-        <v>2807</v>
+        <v>2808</v>
       </c>
     </row>
     <row r="432" spans="1:14">
       <c r="A432" s="1" t="s">
-        <v>2808</v>
+        <v>2809</v>
       </c>
       <c r="B432" s="1" t="s">
-        <v>2766</v>
+        <v>2767</v>
       </c>
       <c r="C432" s="1" t="s">
         <v>75</v>
       </c>
       <c r="D432" s="1" t="s">
-        <v>2791</v>
+        <v>2792</v>
       </c>
       <c r="E432" s="1" t="s">
-        <v>2768</v>
+        <v>2769</v>
       </c>
       <c r="F432" s="1" t="s">
-        <v>2779</v>
+        <v>2780</v>
       </c>
       <c r="G432" s="1" t="s">
-        <v>2780</v>
+        <v>2781</v>
       </c>
       <c r="H432" s="1"/>
       <c r="I432" s="1" t="s">
-        <v>2781</v>
+        <v>2782</v>
       </c>
       <c r="J432" s="1" t="s">
         <v>62</v>
       </c>
       <c r="K432" s="1" t="s">
         <v>939</v>
       </c>
       <c r="L432" s="1">
         <v>48170</v>
       </c>
       <c r="M432" s="1" t="s">
-        <v>1484</v>
+        <v>1485</v>
       </c>
       <c r="N432" s="1" t="s">
-        <v>2809</v>
+        <v>2810</v>
       </c>
     </row>
     <row r="433" spans="1:14">
       <c r="A433" s="1" t="s">
-        <v>2808</v>
+        <v>2809</v>
       </c>
       <c r="B433" s="1" t="s">
-        <v>2766</v>
+        <v>2767</v>
       </c>
       <c r="C433" s="1" t="s">
         <v>75</v>
       </c>
       <c r="D433" s="1" t="s">
-        <v>2791</v>
+        <v>2792</v>
       </c>
       <c r="E433" s="1" t="s">
-        <v>2768</v>
+        <v>2769</v>
       </c>
       <c r="F433" s="1" t="s">
-        <v>2783</v>
+        <v>2784</v>
       </c>
       <c r="G433" s="1" t="s">
-        <v>2784</v>
+        <v>2785</v>
       </c>
       <c r="H433" s="1" t="s">
-        <v>2785</v>
+        <v>2786</v>
       </c>
       <c r="I433" s="1" t="s">
-        <v>2786</v>
+        <v>2787</v>
       </c>
       <c r="J433" s="1" t="s">
         <v>62</v>
       </c>
       <c r="K433" s="1" t="s">
         <v>939</v>
       </c>
       <c r="L433" s="1">
         <v>48170</v>
       </c>
       <c r="M433" s="1" t="s">
-        <v>1484</v>
+        <v>1485</v>
       </c>
       <c r="N433" s="1" t="s">
-        <v>2809</v>
+        <v>2810</v>
       </c>
     </row>
     <row r="434" spans="1:14">
       <c r="A434" s="1" t="s">
-        <v>2810</v>
+        <v>2811</v>
       </c>
       <c r="B434" s="1" t="s">
-        <v>2766</v>
+        <v>2767</v>
       </c>
       <c r="C434" s="1" t="s">
         <v>75</v>
       </c>
       <c r="D434" s="1" t="s">
-        <v>2791</v>
+        <v>2792</v>
       </c>
       <c r="E434" s="1" t="s">
-        <v>2768</v>
+        <v>2769</v>
       </c>
       <c r="F434" s="1" t="s">
-        <v>2779</v>
+        <v>2780</v>
       </c>
       <c r="G434" s="1" t="s">
-        <v>2780</v>
+        <v>2781</v>
       </c>
       <c r="H434" s="1"/>
       <c r="I434" s="1" t="s">
-        <v>2781</v>
+        <v>2782</v>
       </c>
       <c r="J434" s="1" t="s">
         <v>62</v>
       </c>
       <c r="K434" s="1"/>
       <c r="L434" s="1">
         <v>20730</v>
       </c>
       <c r="M434" s="1" t="s">
-        <v>2811</v>
+        <v>2812</v>
       </c>
       <c r="N434" s="1" t="s">
-        <v>2812</v>
+        <v>2813</v>
       </c>
     </row>
     <row r="435" spans="1:14">
       <c r="A435" s="1" t="s">
-        <v>2810</v>
+        <v>2811</v>
       </c>
       <c r="B435" s="1" t="s">
-        <v>2766</v>
+        <v>2767</v>
       </c>
       <c r="C435" s="1" t="s">
         <v>75</v>
       </c>
       <c r="D435" s="1" t="s">
-        <v>2791</v>
+        <v>2792</v>
       </c>
       <c r="E435" s="1" t="s">
-        <v>2768</v>
+        <v>2769</v>
       </c>
       <c r="F435" s="1" t="s">
-        <v>2783</v>
+        <v>2784</v>
       </c>
       <c r="G435" s="1" t="s">
-        <v>2784</v>
+        <v>2785</v>
       </c>
       <c r="H435" s="1" t="s">
-        <v>2785</v>
+        <v>2786</v>
       </c>
       <c r="I435" s="1" t="s">
-        <v>2786</v>
+        <v>2787</v>
       </c>
       <c r="J435" s="1" t="s">
         <v>62</v>
       </c>
       <c r="K435" s="1"/>
       <c r="L435" s="1">
         <v>20730</v>
       </c>
       <c r="M435" s="1" t="s">
-        <v>2811</v>
+        <v>2812</v>
       </c>
       <c r="N435" s="1" t="s">
-        <v>2812</v>
+        <v>2813</v>
       </c>
     </row>
     <row r="436" spans="1:14">
       <c r="A436" s="1" t="s">
-        <v>2813</v>
+        <v>2814</v>
       </c>
       <c r="B436" s="1"/>
       <c r="C436" s="1" t="s">
         <v>160</v>
       </c>
       <c r="D436" s="1" t="s">
-        <v>2814</v>
+        <v>2815</v>
       </c>
       <c r="E436" s="1" t="s">
-        <v>2815</v>
+        <v>2816</v>
       </c>
       <c r="F436" s="1" t="s">
-        <v>2816</v>
+        <v>2817</v>
       </c>
       <c r="G436" s="1" t="s">
-        <v>2817</v>
+        <v>2818</v>
       </c>
       <c r="H436" s="1" t="s">
-        <v>2818</v>
+        <v>2819</v>
       </c>
       <c r="I436" s="1" t="s">
-        <v>2819</v>
+        <v>2820</v>
       </c>
       <c r="J436" s="1" t="s">
         <v>647</v>
       </c>
       <c r="K436" s="1" t="s">
-        <v>2820</v>
+        <v>2821</v>
       </c>
       <c r="L436" s="1">
         <v>31050</v>
       </c>
       <c r="M436" s="1" t="s">
-        <v>2821</v>
+        <v>2822</v>
       </c>
       <c r="N436" s="1" t="s">
-        <v>2822</v>
+        <v>2823</v>
       </c>
     </row>
     <row r="437" spans="1:14">
       <c r="A437" s="1" t="s">
-        <v>2823</v>
+        <v>2824</v>
       </c>
       <c r="B437" s="1" t="s">
-        <v>2824</v>
+        <v>2825</v>
       </c>
       <c r="C437" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D437" s="1" t="s">
-        <v>2825</v>
+        <v>2826</v>
       </c>
       <c r="E437" s="1" t="s">
-        <v>2826</v>
+        <v>2827</v>
       </c>
       <c r="F437" s="1" t="s">
-        <v>2827</v>
+        <v>2828</v>
       </c>
       <c r="G437" s="1" t="s">
-        <v>2828</v>
+        <v>2829</v>
       </c>
       <c r="H437" s="1">
         <v>390535613808</v>
       </c>
       <c r="I437" s="1" t="s">
-        <v>2829</v>
+        <v>2830</v>
       </c>
       <c r="J437" s="1" t="s">
         <v>647</v>
       </c>
       <c r="K437" s="1" t="s">
-        <v>2830</v>
+        <v>2831</v>
       </c>
       <c r="L437" s="1"/>
       <c r="M437" s="1" t="s">
-        <v>2831</v>
+        <v>2832</v>
       </c>
       <c r="N437" s="1" t="s">
-        <v>2832</v>
+        <v>2833</v>
       </c>
     </row>
     <row r="438" spans="1:14">
       <c r="A438" s="1" t="s">
-        <v>2833</v>
+        <v>2834</v>
       </c>
       <c r="B438" s="1"/>
       <c r="C438" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D438" s="1" t="s">
-        <v>2834</v>
+        <v>2835</v>
       </c>
       <c r="E438" s="1" t="s">
-        <v>2834</v>
+        <v>2835</v>
       </c>
       <c r="F438" s="1" t="s">
-        <v>2835</v>
+        <v>2836</v>
       </c>
       <c r="G438" s="1" t="s">
         <v>42</v>
       </c>
       <c r="H438" s="1" t="s">
-        <v>2836</v>
+        <v>2837</v>
       </c>
       <c r="I438" s="1" t="s">
-        <v>2837</v>
+        <v>2838</v>
       </c>
       <c r="J438" s="1" t="s">
         <v>22</v>
       </c>
       <c r="K438" s="1"/>
       <c r="L438" s="1" t="s">
-        <v>2838</v>
+        <v>2839</v>
       </c>
       <c r="M438" s="1" t="s">
-        <v>2839</v>
+        <v>2840</v>
       </c>
       <c r="N438" s="1" t="s">
-        <v>2840</v>
+        <v>2841</v>
       </c>
     </row>
     <row r="439" spans="1:14">
       <c r="A439" s="1" t="s">
-        <v>2841</v>
+        <v>2842</v>
       </c>
       <c r="B439" s="1" t="s">
-        <v>2842</v>
+        <v>2843</v>
       </c>
       <c r="C439" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D439" s="1" t="s">
-        <v>2843</v>
+        <v>2844</v>
       </c>
       <c r="E439" s="1" t="s">
-        <v>2844</v>
+        <v>2845</v>
       </c>
       <c r="F439" s="1" t="s">
-        <v>2845</v>
+        <v>2846</v>
       </c>
       <c r="G439" s="1" t="s">
-        <v>1583</v>
+        <v>1584</v>
       </c>
       <c r="H439" s="1" t="s">
-        <v>2846</v>
+        <v>2847</v>
       </c>
       <c r="I439" s="1" t="s">
-        <v>2847</v>
+        <v>2848</v>
       </c>
       <c r="J439" s="1" t="s">
         <v>45</v>
       </c>
       <c r="K439" s="1" t="s">
-        <v>2848</v>
+        <v>2849</v>
       </c>
       <c r="L439" s="1" t="s">
-        <v>2849</v>
+        <v>2850</v>
       </c>
       <c r="M439" s="1" t="s">
-        <v>2850</v>
+        <v>2851</v>
       </c>
       <c r="N439" s="1" t="s">
-        <v>2851</v>
+        <v>2852</v>
       </c>
     </row>
     <row r="440" spans="1:14">
       <c r="A440" s="1" t="s">
-        <v>2852</v>
+        <v>2853</v>
       </c>
       <c r="B440" s="1"/>
       <c r="C440" s="1" t="s">
         <v>289</v>
       </c>
       <c r="D440" s="1" t="s">
-        <v>2853</v>
+        <v>2854</v>
       </c>
       <c r="E440" s="1" t="s">
-        <v>2853</v>
+        <v>2854</v>
       </c>
       <c r="F440" s="1" t="s">
-        <v>2854</v>
+        <v>2855</v>
       </c>
       <c r="G440" s="1"/>
       <c r="H440" s="1"/>
       <c r="I440" s="1" t="s">
-        <v>2855</v>
+        <v>2856</v>
       </c>
       <c r="J440" s="1" t="s">
         <v>173</v>
       </c>
       <c r="K440" s="1"/>
       <c r="L440" s="1">
         <v>2630</v>
       </c>
       <c r="M440" s="1" t="s">
-        <v>2856</v>
+        <v>2857</v>
       </c>
       <c r="N440" s="1" t="s">
-        <v>2857</v>
+        <v>2858</v>
       </c>
     </row>
     <row r="441" spans="1:14">
       <c r="A441" s="1" t="s">
-        <v>2858</v>
+        <v>2859</v>
       </c>
       <c r="B441" s="1"/>
       <c r="C441" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D441" s="1" t="s">
-        <v>2859</v>
+        <v>2860</v>
       </c>
       <c r="E441" s="1" t="s">
-        <v>2860</v>
+        <v>2861</v>
       </c>
       <c r="F441" s="1"/>
       <c r="G441" s="1"/>
       <c r="H441" s="1"/>
       <c r="I441" s="1"/>
       <c r="J441" s="1" t="s">
         <v>22</v>
       </c>
       <c r="K441" s="1"/>
       <c r="L441" s="1">
         <v>47057</v>
       </c>
       <c r="M441" s="1" t="s">
         <v>1370</v>
       </c>
       <c r="N441" s="1" t="s">
-        <v>2861</v>
+        <v>2862</v>
       </c>
     </row>
     <row r="442" spans="1:14">
       <c r="A442" s="1" t="s">
-        <v>2862</v>
+        <v>2863</v>
       </c>
       <c r="B442" s="1" t="s">
-        <v>2863</v>
+        <v>2864</v>
       </c>
       <c r="C442" s="1" t="s">
         <v>178</v>
       </c>
       <c r="D442" s="1" t="s">
-        <v>2864</v>
+        <v>2865</v>
       </c>
       <c r="E442" s="1" t="s">
-        <v>2865</v>
+        <v>2866</v>
       </c>
       <c r="F442" s="1" t="s">
-        <v>2866</v>
+        <v>2867</v>
       </c>
       <c r="G442" s="1" t="s">
         <v>443</v>
       </c>
       <c r="H442" s="1"/>
       <c r="I442" s="1" t="s">
-        <v>2867</v>
+        <v>2868</v>
       </c>
       <c r="J442" s="1" t="s">
         <v>62</v>
       </c>
       <c r="K442" s="1" t="s">
-        <v>2868</v>
+        <v>2869</v>
       </c>
       <c r="L442" s="1">
         <v>35017</v>
       </c>
       <c r="M442" s="1" t="s">
-        <v>2869</v>
+        <v>2870</v>
       </c>
       <c r="N442" s="1" t="s">
-        <v>2870</v>
+        <v>2871</v>
       </c>
     </row>
     <row r="443" spans="1:14">
       <c r="A443" s="1" t="s">
-        <v>2862</v>
+        <v>2863</v>
       </c>
       <c r="B443" s="1" t="s">
-        <v>2863</v>
+        <v>2864</v>
       </c>
       <c r="C443" s="1" t="s">
         <v>178</v>
       </c>
       <c r="D443" s="1" t="s">
-        <v>2864</v>
+        <v>2865</v>
       </c>
       <c r="E443" s="1" t="s">
-        <v>2865</v>
+        <v>2866</v>
       </c>
       <c r="F443" s="1" t="s">
-        <v>2871</v>
+        <v>2872</v>
       </c>
       <c r="G443" s="1" t="s">
-        <v>2872</v>
+        <v>2873</v>
       </c>
       <c r="H443" s="1"/>
       <c r="I443" s="1" t="s">
-        <v>2873</v>
+        <v>2874</v>
       </c>
       <c r="J443" s="1" t="s">
         <v>62</v>
       </c>
       <c r="K443" s="1" t="s">
-        <v>2868</v>
+        <v>2869</v>
       </c>
       <c r="L443" s="1">
         <v>35017</v>
       </c>
       <c r="M443" s="1" t="s">
-        <v>2869</v>
+        <v>2870</v>
       </c>
       <c r="N443" s="1" t="s">
-        <v>2870</v>
+        <v>2871</v>
       </c>
     </row>
     <row r="444" spans="1:14">
       <c r="A444" s="1" t="s">
-        <v>2862</v>
+        <v>2863</v>
       </c>
       <c r="B444" s="1" t="s">
-        <v>2863</v>
+        <v>2864</v>
       </c>
       <c r="C444" s="1" t="s">
         <v>178</v>
       </c>
       <c r="D444" s="1" t="s">
-        <v>2864</v>
+        <v>2865</v>
       </c>
       <c r="E444" s="1" t="s">
-        <v>2865</v>
+        <v>2866</v>
       </c>
       <c r="F444" s="1" t="s">
-        <v>2874</v>
+        <v>2875</v>
       </c>
       <c r="G444" s="1" t="s">
-        <v>2875</v>
+        <v>2876</v>
       </c>
       <c r="H444" s="1"/>
       <c r="I444" s="1" t="s">
-        <v>2876</v>
+        <v>2877</v>
       </c>
       <c r="J444" s="1" t="s">
         <v>62</v>
       </c>
       <c r="K444" s="1" t="s">
-        <v>2868</v>
+        <v>2869</v>
       </c>
       <c r="L444" s="1">
         <v>35017</v>
       </c>
       <c r="M444" s="1" t="s">
-        <v>2869</v>
+        <v>2870</v>
       </c>
       <c r="N444" s="1" t="s">
-        <v>2870</v>
+        <v>2871</v>
       </c>
     </row>
     <row r="445" spans="1:14">
       <c r="A445" s="1" t="s">
-        <v>2877</v>
+        <v>2878</v>
       </c>
       <c r="B445" s="1"/>
       <c r="C445" s="1" t="s">
         <v>75</v>
       </c>
       <c r="D445" s="1" t="s">
-        <v>2878</v>
+        <v>2879</v>
       </c>
       <c r="E445" s="1" t="s">
-        <v>2878</v>
+        <v>2879</v>
       </c>
       <c r="F445" s="1" t="s">
-        <v>2879</v>
+        <v>2880</v>
       </c>
       <c r="G445" s="1" t="s">
         <v>94</v>
       </c>
       <c r="H445" s="1" t="s">
-        <v>2880</v>
+        <v>2881</v>
       </c>
       <c r="I445" s="1" t="s">
-        <v>2881</v>
+        <v>2882</v>
       </c>
       <c r="J445" s="1" t="s">
         <v>22</v>
       </c>
       <c r="K445" s="1"/>
       <c r="L445" s="1" t="s">
-        <v>2882</v>
+        <v>2883</v>
       </c>
       <c r="M445" s="1" t="s">
-        <v>2883</v>
+        <v>2884</v>
       </c>
       <c r="N445" s="1" t="s">
-        <v>2884</v>
+        <v>2885</v>
       </c>
     </row>
     <row r="446" spans="1:14">
       <c r="A446" s="1" t="s">
-        <v>2885</v>
+        <v>2886</v>
       </c>
       <c r="B446" s="1"/>
       <c r="C446" s="1"/>
       <c r="D446" s="1" t="s">
-        <v>2886</v>
+        <v>2887</v>
       </c>
       <c r="E446" s="1" t="s">
-        <v>2887</v>
+        <v>2888</v>
       </c>
       <c r="F446" s="1" t="s">
-        <v>2888</v>
+        <v>2889</v>
       </c>
       <c r="G446" s="1" t="s">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="H446" s="1" t="s">
-        <v>2889</v>
+        <v>2890</v>
       </c>
       <c r="I446" s="1" t="s">
-        <v>2890</v>
+        <v>2891</v>
       </c>
       <c r="J446" s="1" t="s">
         <v>165</v>
       </c>
       <c r="K446" s="1"/>
       <c r="L446" s="1">
         <v>31520</v>
       </c>
       <c r="M446" s="1" t="s">
-        <v>2891</v>
+        <v>2892</v>
       </c>
       <c r="N446" s="1" t="s">
-        <v>2892</v>
+        <v>2893</v>
       </c>
     </row>
     <row r="447" spans="1:14">
       <c r="A447" s="1" t="s">
-        <v>2893</v>
+        <v>2894</v>
       </c>
       <c r="B447" s="1" t="s">
-        <v>2893</v>
+        <v>2894</v>
       </c>
       <c r="C447" s="1" t="s">
         <v>1257</v>
       </c>
       <c r="D447" s="1" t="s">
-        <v>2894</v>
+        <v>2895</v>
       </c>
       <c r="E447" s="1" t="s">
-        <v>2895</v>
+        <v>2896</v>
       </c>
       <c r="F447" s="1" t="s">
-        <v>2896</v>
+        <v>2897</v>
       </c>
       <c r="G447" s="1" t="s">
-        <v>2897</v>
+        <v>2898</v>
       </c>
       <c r="H447" s="1"/>
       <c r="I447" s="1" t="s">
-        <v>2898</v>
+        <v>2899</v>
       </c>
       <c r="J447" s="1" t="s">
         <v>416</v>
       </c>
       <c r="K447" s="1"/>
       <c r="L447" s="1" t="s">
-        <v>2899</v>
+        <v>2900</v>
       </c>
       <c r="M447" s="1" t="s">
-        <v>2900</v>
+        <v>2901</v>
       </c>
       <c r="N447" s="1" t="s">
-        <v>2901</v>
+        <v>2902</v>
       </c>
     </row>
     <row r="448" spans="1:14">
       <c r="A448" s="1" t="s">
-        <v>2902</v>
+        <v>2903</v>
       </c>
       <c r="B448" s="1"/>
       <c r="C448" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D448" s="1" t="s">
-        <v>2903</v>
+        <v>2904</v>
       </c>
       <c r="E448" s="1" t="s">
-        <v>2903</v>
+        <v>2904</v>
       </c>
       <c r="F448" s="1" t="s">
-        <v>2904</v>
+        <v>2905</v>
       </c>
       <c r="G448" s="1"/>
       <c r="H448" s="1"/>
       <c r="I448" s="1" t="s">
-        <v>2905</v>
+        <v>2906</v>
       </c>
       <c r="J448" s="1" t="s">
         <v>45</v>
       </c>
       <c r="K448" s="1" t="s">
-        <v>2848</v>
+        <v>2849</v>
       </c>
       <c r="L448" s="1" t="s">
-        <v>2906</v>
+        <v>2907</v>
       </c>
       <c r="M448" s="1" t="s">
-        <v>2850</v>
+        <v>2851</v>
       </c>
       <c r="N448" s="1" t="s">
-        <v>2907</v>
+        <v>2908</v>
       </c>
     </row>
     <row r="449" spans="1:14">
       <c r="A449" s="1" t="s">
-        <v>2908</v>
+        <v>2909</v>
       </c>
       <c r="B449" s="1" t="s">
-        <v>2909</v>
+        <v>2910</v>
       </c>
       <c r="C449" s="1" t="s">
         <v>289</v>
       </c>
       <c r="D449" s="1" t="s">
-        <v>2910</v>
+        <v>2911</v>
       </c>
       <c r="E449" s="1" t="s">
-        <v>2911</v>
+        <v>2912</v>
       </c>
       <c r="F449" s="1" t="s">
-        <v>2912</v>
+        <v>2913</v>
       </c>
       <c r="G449" s="1" t="s">
         <v>626</v>
       </c>
       <c r="H449" s="1"/>
       <c r="I449" s="1" t="s">
-        <v>2913</v>
+        <v>2914</v>
       </c>
       <c r="J449" s="1" t="s">
         <v>22</v>
       </c>
       <c r="K449" s="1"/>
       <c r="L449" s="1">
         <v>76139</v>
       </c>
       <c r="M449" s="1" t="s">
-        <v>2914</v>
+        <v>2915</v>
       </c>
       <c r="N449" s="1" t="s">
-        <v>2915</v>
+        <v>2916</v>
       </c>
     </row>
     <row r="450" spans="1:14">
       <c r="A450" s="1" t="s">
-        <v>2916</v>
+        <v>2917</v>
       </c>
       <c r="B450" s="1" t="s">
-        <v>2917</v>
+        <v>2918</v>
       </c>
       <c r="C450" s="1"/>
       <c r="D450" s="1" t="s">
-        <v>2918</v>
+        <v>2919</v>
       </c>
       <c r="E450" s="1" t="s">
-        <v>2918</v>
+        <v>2919</v>
       </c>
       <c r="F450" s="1" t="s">
-        <v>2919</v>
+        <v>2920</v>
       </c>
       <c r="G450" s="1"/>
       <c r="H450" s="1"/>
       <c r="I450" s="1" t="s">
-        <v>2920</v>
+        <v>2921</v>
       </c>
       <c r="J450" s="1" t="s">
         <v>34</v>
       </c>
       <c r="K450" s="1"/>
       <c r="L450" s="1">
         <v>4031</v>
       </c>
       <c r="M450" s="1" t="s">
-        <v>2921</v>
+        <v>2922</v>
       </c>
       <c r="N450" s="1" t="s">
-        <v>2922</v>
+        <v>2923</v>
       </c>
     </row>
     <row r="451" spans="1:14">
       <c r="A451" s="1" t="s">
-        <v>2923</v>
+        <v>2924</v>
       </c>
       <c r="B451" s="1" t="s">
-        <v>2924</v>
+        <v>2925</v>
       </c>
       <c r="C451" s="1" t="s">
         <v>178</v>
       </c>
       <c r="D451" s="1" t="s">
-        <v>2925</v>
+        <v>2926</v>
       </c>
       <c r="E451" s="1" t="s">
-        <v>2926</v>
+        <v>2927</v>
       </c>
       <c r="F451" s="1"/>
       <c r="G451" s="1"/>
       <c r="H451" s="1"/>
       <c r="I451" s="1"/>
       <c r="J451" s="1" t="s">
         <v>62</v>
       </c>
       <c r="K451" s="1" t="s">
         <v>78</v>
       </c>
       <c r="L451" s="1">
         <v>46022</v>
       </c>
       <c r="M451" s="1" t="s">
-        <v>2927</v>
+        <v>2928</v>
       </c>
       <c r="N451" s="1" t="s">
-        <v>2928</v>
+        <v>2929</v>
       </c>
     </row>
     <row r="452" spans="1:14">
       <c r="A452" s="1" t="s">
-        <v>2929</v>
+        <v>2930</v>
       </c>
       <c r="B452" s="1"/>
       <c r="C452" s="1" t="s">
         <v>75</v>
       </c>
       <c r="D452" s="1" t="s">
-        <v>2930</v>
+        <v>2931</v>
       </c>
       <c r="E452" s="1" t="s">
-        <v>2931</v>
+        <v>2932</v>
       </c>
       <c r="F452" s="1" t="s">
-        <v>2932</v>
+        <v>2933</v>
       </c>
       <c r="G452" s="1" t="s">
-        <v>2933</v>
+        <v>2934</v>
       </c>
       <c r="H452" s="1" t="s">
-        <v>2934</v>
+        <v>2935</v>
       </c>
       <c r="I452" s="1" t="s">
-        <v>2935</v>
+        <v>2936</v>
       </c>
       <c r="J452" s="1" t="s">
         <v>62</v>
       </c>
       <c r="K452" s="1" t="s">
         <v>927</v>
       </c>
       <c r="L452" s="1">
         <v>20009</v>
       </c>
       <c r="M452" s="1" t="s">
         <v>934</v>
       </c>
       <c r="N452" s="1" t="s">
-        <v>2936</v>
+        <v>2937</v>
       </c>
     </row>
     <row r="453" spans="1:14">
       <c r="A453" s="1" t="s">
-        <v>2937</v>
+        <v>2938</v>
       </c>
       <c r="B453" s="1"/>
       <c r="C453" s="1" t="s">
         <v>178</v>
       </c>
       <c r="D453" s="1" t="s">
-        <v>2938</v>
+        <v>2939</v>
       </c>
       <c r="E453" s="1" t="s">
-        <v>2939</v>
+        <v>2940</v>
       </c>
       <c r="F453" s="1" t="s">
-        <v>2940</v>
+        <v>2941</v>
       </c>
       <c r="G453" s="1" t="s">
-        <v>2941</v>
+        <v>2942</v>
       </c>
       <c r="H453" s="1" t="s">
-        <v>2942</v>
+        <v>2943</v>
       </c>
       <c r="I453" s="1" t="s">
-        <v>2943</v>
+        <v>2944</v>
       </c>
       <c r="J453" s="1" t="s">
         <v>654</v>
       </c>
       <c r="K453" s="1" t="s">
         <v>654</v>
       </c>
       <c r="L453" s="1" t="s">
-        <v>2944</v>
+        <v>2945</v>
       </c>
       <c r="M453" s="1" t="s">
         <v>656</v>
       </c>
       <c r="N453" s="1" t="s">
-        <v>2945</v>
+        <v>2946</v>
       </c>
     </row>
     <row r="454" spans="1:14">
       <c r="A454" s="1" t="s">
-        <v>2946</v>
+        <v>2947</v>
       </c>
       <c r="B454" s="1"/>
       <c r="C454" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D454" s="1" t="s">
-        <v>2947</v>
+        <v>2948</v>
       </c>
       <c r="E454" s="1" t="s">
-        <v>2948</v>
+        <v>2949</v>
       </c>
       <c r="F454" s="1" t="s">
-        <v>2949</v>
+        <v>2950</v>
       </c>
       <c r="G454" s="1"/>
       <c r="H454" s="1"/>
       <c r="I454" s="1" t="s">
-        <v>2950</v>
+        <v>2951</v>
       </c>
       <c r="J454" s="1" t="s">
         <v>34</v>
       </c>
       <c r="K454" s="1"/>
       <c r="L454" s="1">
         <v>2400</v>
       </c>
       <c r="M454" s="1" t="s">
-        <v>2951</v>
+        <v>2952</v>
       </c>
       <c r="N454" s="1" t="s">
-        <v>2952</v>
+        <v>2953</v>
       </c>
     </row>
     <row r="455" spans="1:14">
       <c r="A455" s="1" t="s">
-        <v>2953</v>
+        <v>2954</v>
       </c>
       <c r="B455" s="1" t="s">
-        <v>2946</v>
+        <v>2947</v>
       </c>
       <c r="C455" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D455" s="1" t="s">
-        <v>2954</v>
+        <v>2955</v>
       </c>
       <c r="E455" s="1" t="s">
-        <v>2955</v>
+        <v>2956</v>
       </c>
       <c r="F455" s="1" t="s">
-        <v>2956</v>
+        <v>2957</v>
       </c>
       <c r="G455" s="1" t="s">
-        <v>2957</v>
+        <v>2958</v>
       </c>
       <c r="H455" s="1" t="s">
-        <v>2958</v>
+        <v>2959</v>
       </c>
       <c r="I455" s="1" t="s">
-        <v>2959</v>
+        <v>2960</v>
       </c>
       <c r="J455" s="1" t="s">
         <v>34</v>
       </c>
       <c r="K455" s="1"/>
       <c r="L455" s="1">
         <v>2400</v>
       </c>
       <c r="M455" s="1" t="s">
-        <v>2951</v>
+        <v>2952</v>
       </c>
       <c r="N455" s="1" t="s">
-        <v>2952</v>
+        <v>2953</v>
       </c>
     </row>
     <row r="456" spans="1:14">
       <c r="A456" s="1" t="s">
-        <v>2960</v>
+        <v>2961</v>
       </c>
       <c r="B456" s="1" t="s">
         <v>379</v>
       </c>
       <c r="C456" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D456" s="1" t="s">
-        <v>2961</v>
+        <v>2962</v>
       </c>
       <c r="E456" s="1" t="s">
-        <v>2962</v>
+        <v>2963</v>
       </c>
       <c r="F456" s="1" t="s">
-        <v>2963</v>
+        <v>2964</v>
       </c>
       <c r="G456" s="1"/>
       <c r="H456" s="1"/>
       <c r="I456" s="1" t="s">
-        <v>2964</v>
+        <v>2965</v>
       </c>
       <c r="J456" s="1" t="s">
         <v>55</v>
       </c>
       <c r="K456" s="1"/>
       <c r="L456" s="1" t="s">
-        <v>2965</v>
+        <v>2966</v>
       </c>
       <c r="M456" s="1" t="s">
         <v>1180</v>
       </c>
       <c r="N456" s="1" t="s">
-        <v>2966</v>
+        <v>2967</v>
       </c>
     </row>
     <row r="457" spans="1:14">
       <c r="A457" s="1" t="s">
-        <v>2967</v>
+        <v>2968</v>
       </c>
       <c r="B457" s="1" t="s">
-        <v>2968</v>
+        <v>2969</v>
       </c>
       <c r="C457" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D457" s="1" t="s">
-        <v>2969</v>
+        <v>2970</v>
       </c>
       <c r="E457" s="1" t="s">
-        <v>2969</v>
+        <v>2970</v>
       </c>
       <c r="F457" s="1" t="s">
-        <v>2970</v>
+        <v>2971</v>
       </c>
       <c r="G457" s="1" t="s">
-        <v>2971</v>
+        <v>2972</v>
       </c>
       <c r="H457" s="1" t="s">
-        <v>2972</v>
+        <v>2973</v>
       </c>
       <c r="I457" s="1" t="s">
-        <v>2973</v>
+        <v>2974</v>
       </c>
       <c r="J457" s="1" t="s">
         <v>263</v>
       </c>
       <c r="K457" s="1"/>
       <c r="L457" s="1">
         <v>90571</v>
       </c>
       <c r="M457" s="1" t="s">
-        <v>2974</v>
+        <v>2975</v>
       </c>
       <c r="N457" s="1" t="s">
-        <v>2975</v>
+        <v>2976</v>
       </c>
     </row>
     <row r="458" spans="1:14">
       <c r="A458" s="1" t="s">
-        <v>2967</v>
+        <v>2968</v>
       </c>
       <c r="B458" s="1" t="s">
-        <v>2968</v>
+        <v>2969</v>
       </c>
       <c r="C458" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D458" s="1" t="s">
-        <v>2969</v>
+        <v>2970</v>
       </c>
       <c r="E458" s="1" t="s">
-        <v>2969</v>
+        <v>2970</v>
       </c>
       <c r="F458" s="1" t="s">
-        <v>2976</v>
+        <v>2977</v>
       </c>
       <c r="G458" s="1" t="s">
-        <v>2977</v>
+        <v>2978</v>
       </c>
       <c r="H458" s="1"/>
       <c r="I458" s="1" t="s">
-        <v>2978</v>
+        <v>2979</v>
       </c>
       <c r="J458" s="1" t="s">
         <v>263</v>
       </c>
       <c r="K458" s="1"/>
       <c r="L458" s="1">
         <v>90571</v>
       </c>
       <c r="M458" s="1" t="s">
-        <v>2974</v>
+        <v>2975</v>
       </c>
       <c r="N458" s="1" t="s">
-        <v>2975</v>
+        <v>2976</v>
       </c>
     </row>
     <row r="459" spans="1:14">
       <c r="A459" s="1" t="s">
-        <v>2979</v>
+        <v>2980</v>
       </c>
       <c r="B459" s="1" t="s">
-        <v>2980</v>
+        <v>2981</v>
       </c>
       <c r="C459" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D459" s="1" t="s">
-        <v>2981</v>
+        <v>2982</v>
       </c>
       <c r="E459" s="1" t="s">
-        <v>2982</v>
+        <v>2983</v>
       </c>
       <c r="F459" s="1" t="s">
-        <v>2983</v>
+        <v>2984</v>
       </c>
       <c r="G459" s="1"/>
       <c r="H459" s="1"/>
       <c r="I459" s="1" t="s">
-        <v>2984</v>
+        <v>2985</v>
       </c>
       <c r="J459" s="1" t="s">
         <v>263</v>
       </c>
       <c r="K459" s="1"/>
       <c r="L459" s="1">
         <v>40400</v>
       </c>
       <c r="M459" s="1" t="s">
-        <v>2036</v>
+        <v>2037</v>
       </c>
       <c r="N459" s="1" t="s">
-        <v>2985</v>
+        <v>2986</v>
       </c>
     </row>
     <row r="460" spans="1:14">
       <c r="A460" s="1" t="s">
-        <v>2986</v>
+        <v>2987</v>
       </c>
       <c r="B460" s="1" t="s">
-        <v>2987</v>
+        <v>2988</v>
       </c>
       <c r="C460" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D460" s="1" t="s">
-        <v>2981</v>
+        <v>2982</v>
       </c>
       <c r="E460" s="1" t="s">
-        <v>2988</v>
+        <v>2989</v>
       </c>
       <c r="F460" s="1" t="s">
-        <v>2989</v>
+        <v>2990</v>
       </c>
       <c r="G460" s="1"/>
       <c r="H460" s="1"/>
       <c r="I460" s="1" t="s">
-        <v>2990</v>
+        <v>2991</v>
       </c>
       <c r="J460" s="1" t="s">
         <v>263</v>
       </c>
       <c r="K460" s="1"/>
       <c r="L460" s="1" t="s">
-        <v>2049</v>
+        <v>2050</v>
       </c>
       <c r="M460" s="1" t="s">
-        <v>2050</v>
+        <v>2051</v>
       </c>
       <c r="N460" s="1" t="s">
-        <v>2991</v>
+        <v>2992</v>
       </c>
     </row>
     <row r="461" spans="1:14">
       <c r="A461" s="1" t="s">
-        <v>2986</v>
+        <v>2987</v>
       </c>
       <c r="B461" s="1" t="s">
-        <v>2987</v>
+        <v>2988</v>
       </c>
       <c r="C461" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D461" s="1" t="s">
-        <v>2981</v>
+        <v>2982</v>
       </c>
       <c r="E461" s="1" t="s">
-        <v>2988</v>
+        <v>2989</v>
       </c>
       <c r="F461" s="1" t="s">
-        <v>2989</v>
+        <v>2990</v>
       </c>
       <c r="G461" s="1" t="s">
-        <v>2992</v>
+        <v>2993</v>
       </c>
       <c r="H461" s="1"/>
       <c r="I461" s="1" t="s">
-        <v>2984</v>
+        <v>2985</v>
       </c>
       <c r="J461" s="1" t="s">
         <v>263</v>
       </c>
       <c r="K461" s="1"/>
       <c r="L461" s="1" t="s">
-        <v>2049</v>
+        <v>2050</v>
       </c>
       <c r="M461" s="1" t="s">
-        <v>2050</v>
+        <v>2051</v>
       </c>
       <c r="N461" s="1" t="s">
-        <v>2991</v>
+        <v>2992</v>
       </c>
     </row>
     <row r="462" spans="1:14">
       <c r="A462" s="1" t="s">
-        <v>2993</v>
+        <v>2994</v>
       </c>
       <c r="B462" s="1" t="s">
-        <v>2994</v>
+        <v>2995</v>
       </c>
       <c r="C462" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D462" s="1" t="s">
-        <v>2995</v>
+        <v>2996</v>
       </c>
       <c r="E462" s="1" t="s">
-        <v>2995</v>
+        <v>2996</v>
       </c>
       <c r="F462" s="1" t="s">
-        <v>2996</v>
+        <v>2997</v>
       </c>
       <c r="G462" s="1"/>
       <c r="H462" s="1"/>
       <c r="I462" s="1" t="s">
-        <v>2997</v>
+        <v>2998</v>
       </c>
       <c r="J462" s="1" t="s">
         <v>263</v>
       </c>
       <c r="K462" s="1"/>
       <c r="L462" s="1" t="s">
-        <v>2998</v>
+        <v>2999</v>
       </c>
       <c r="M462" s="1" t="s">
-        <v>2050</v>
+        <v>2051</v>
       </c>
       <c r="N462" s="1" t="s">
-        <v>2999</v>
+        <v>3000</v>
       </c>
     </row>
     <row r="463" spans="1:14">
       <c r="A463" s="1" t="s">
-        <v>2993</v>
+        <v>2994</v>
       </c>
       <c r="B463" s="1" t="s">
-        <v>2994</v>
+        <v>2995</v>
       </c>
       <c r="C463" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D463" s="1" t="s">
-        <v>2995</v>
+        <v>2996</v>
       </c>
       <c r="E463" s="1" t="s">
-        <v>2995</v>
+        <v>2996</v>
       </c>
       <c r="F463" s="1" t="s">
-        <v>3000</v>
+        <v>3001</v>
       </c>
       <c r="G463" s="1"/>
       <c r="H463" s="1"/>
       <c r="I463" s="1" t="s">
-        <v>3001</v>
+        <v>3002</v>
       </c>
       <c r="J463" s="1" t="s">
         <v>263</v>
       </c>
       <c r="K463" s="1"/>
       <c r="L463" s="1" t="s">
-        <v>2998</v>
+        <v>2999</v>
       </c>
       <c r="M463" s="1" t="s">
-        <v>2050</v>
+        <v>2051</v>
       </c>
       <c r="N463" s="1" t="s">
-        <v>2999</v>
+        <v>3000</v>
       </c>
     </row>
     <row r="464" spans="1:14">
       <c r="A464" s="1" t="s">
-        <v>3002</v>
+        <v>3003</v>
       </c>
       <c r="B464" s="1" t="s">
-        <v>2980</v>
+        <v>2981</v>
       </c>
       <c r="C464" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D464" s="1" t="s">
-        <v>2981</v>
+        <v>2982</v>
       </c>
       <c r="E464" s="1" t="s">
-        <v>3003</v>
+        <v>3004</v>
       </c>
       <c r="F464" s="1" t="s">
-        <v>3004</v>
+        <v>3005</v>
       </c>
       <c r="G464" s="1" t="s">
-        <v>3005</v>
+        <v>3006</v>
       </c>
       <c r="H464" s="1"/>
       <c r="I464" s="1" t="s">
-        <v>3006</v>
+        <v>3007</v>
       </c>
       <c r="J464" s="1" t="s">
         <v>263</v>
       </c>
       <c r="K464" s="1"/>
       <c r="L464" s="1" t="s">
-        <v>2049</v>
+        <v>2050</v>
       </c>
       <c r="M464" s="1" t="s">
-        <v>2050</v>
+        <v>2051</v>
       </c>
       <c r="N464" s="1" t="s">
-        <v>3007</v>
+        <v>3008</v>
       </c>
     </row>
     <row r="465" spans="1:14">
       <c r="A465" s="1" t="s">
-        <v>3002</v>
+        <v>3003</v>
       </c>
       <c r="B465" s="1" t="s">
-        <v>2980</v>
+        <v>2981</v>
       </c>
       <c r="C465" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D465" s="1" t="s">
-        <v>2981</v>
+        <v>2982</v>
       </c>
       <c r="E465" s="1" t="s">
-        <v>3003</v>
+        <v>3004</v>
       </c>
       <c r="F465" s="1" t="s">
-        <v>2989</v>
+        <v>2990</v>
       </c>
       <c r="G465" s="1" t="s">
-        <v>2992</v>
+        <v>2993</v>
       </c>
       <c r="H465" s="1"/>
       <c r="I465" s="1" t="s">
-        <v>2984</v>
+        <v>2985</v>
       </c>
       <c r="J465" s="1" t="s">
         <v>263</v>
       </c>
       <c r="K465" s="1"/>
       <c r="L465" s="1" t="s">
-        <v>2049</v>
+        <v>2050</v>
       </c>
       <c r="M465" s="1" t="s">
-        <v>2050</v>
+        <v>2051</v>
       </c>
       <c r="N465" s="1" t="s">
-        <v>3007</v>
+        <v>3008</v>
       </c>
     </row>
     <row r="466" spans="1:14">
       <c r="A466" s="1" t="s">
-        <v>3008</v>
+        <v>3009</v>
       </c>
       <c r="B466" s="1" t="s">
-        <v>3009</v>
+        <v>3010</v>
       </c>
       <c r="C466" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D466" s="1" t="s">
-        <v>3010</v>
+        <v>3011</v>
       </c>
       <c r="E466" s="1" t="s">
-        <v>3011</v>
+        <v>3012</v>
       </c>
       <c r="F466" s="1" t="s">
-        <v>3012</v>
+        <v>3013</v>
       </c>
       <c r="G466" s="1" t="s">
-        <v>3013</v>
+        <v>3014</v>
       </c>
       <c r="H466" s="1"/>
       <c r="I466" s="1" t="s">
-        <v>3014</v>
+        <v>3015</v>
       </c>
       <c r="J466" s="1" t="s">
         <v>263</v>
       </c>
       <c r="K466" s="1"/>
       <c r="L466" s="1" t="s">
-        <v>3015</v>
+        <v>3016</v>
       </c>
       <c r="M466" s="1" t="s">
-        <v>2050</v>
+        <v>2051</v>
       </c>
       <c r="N466" s="1" t="s">
-        <v>3016</v>
+        <v>3017</v>
       </c>
     </row>
     <row r="467" spans="1:14">
       <c r="A467" s="1" t="s">
-        <v>3008</v>
+        <v>3009</v>
       </c>
       <c r="B467" s="1" t="s">
-        <v>3009</v>
+        <v>3010</v>
       </c>
       <c r="C467" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D467" s="1" t="s">
-        <v>3010</v>
+        <v>3011</v>
       </c>
       <c r="E467" s="1" t="s">
-        <v>3011</v>
+        <v>3012</v>
       </c>
       <c r="F467" s="1" t="s">
-        <v>3012</v>
+        <v>3013</v>
       </c>
       <c r="G467" s="1" t="s">
-        <v>3013</v>
+        <v>3014</v>
       </c>
       <c r="H467" s="1"/>
       <c r="I467" s="1" t="s">
-        <v>3017</v>
+        <v>3018</v>
       </c>
       <c r="J467" s="1" t="s">
         <v>263</v>
       </c>
       <c r="K467" s="1"/>
       <c r="L467" s="1" t="s">
-        <v>3015</v>
+        <v>3016</v>
       </c>
       <c r="M467" s="1" t="s">
-        <v>2050</v>
+        <v>2051</v>
       </c>
       <c r="N467" s="1" t="s">
-        <v>3016</v>
+        <v>3017</v>
       </c>
     </row>
     <row r="468" spans="1:14">
       <c r="A468" s="1" t="s">
-        <v>3018</v>
+        <v>3019</v>
       </c>
       <c r="B468" s="1" t="s">
-        <v>2994</v>
+        <v>2995</v>
       </c>
       <c r="C468" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D468" s="1" t="s">
-        <v>3019</v>
+        <v>3020</v>
       </c>
       <c r="E468" s="1" t="s">
-        <v>3020</v>
+        <v>3021</v>
       </c>
       <c r="F468" s="1" t="s">
-        <v>3021</v>
+        <v>3022</v>
       </c>
       <c r="G468" s="1" t="s">
-        <v>3022</v>
+        <v>3023</v>
       </c>
       <c r="H468" s="1"/>
       <c r="I468" s="1" t="s">
-        <v>3023</v>
+        <v>3024</v>
       </c>
       <c r="J468" s="1" t="s">
         <v>263</v>
       </c>
       <c r="K468" s="1"/>
       <c r="L468" s="1"/>
       <c r="M468" s="1" t="s">
-        <v>2050</v>
+        <v>2051</v>
       </c>
       <c r="N468" s="1" t="s">
-        <v>3024</v>
+        <v>3025</v>
       </c>
     </row>
     <row r="469" spans="1:14">
       <c r="A469" s="1" t="s">
-        <v>3025</v>
+        <v>3026</v>
       </c>
       <c r="B469" s="1" t="s">
-        <v>3026</v>
+        <v>3027</v>
       </c>
       <c r="C469" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D469" s="1" t="s">
-        <v>3027</v>
+        <v>3028</v>
       </c>
       <c r="E469" s="1" t="s">
-        <v>3027</v>
+        <v>3028</v>
       </c>
       <c r="F469" s="1" t="s">
-        <v>3028</v>
+        <v>3029</v>
       </c>
       <c r="G469" s="1" t="s">
-        <v>3029</v>
+        <v>3030</v>
       </c>
       <c r="H469" s="1"/>
       <c r="I469" s="1" t="s">
-        <v>3030</v>
+        <v>3031</v>
       </c>
       <c r="J469" s="1" t="s">
         <v>263</v>
       </c>
       <c r="K469" s="1"/>
       <c r="L469" s="1">
         <v>90570</v>
       </c>
       <c r="M469" s="1" t="s">
         <v>264</v>
       </c>
       <c r="N469" s="1" t="s">
-        <v>3031</v>
+        <v>3032</v>
       </c>
     </row>
     <row r="470" spans="1:14">
       <c r="A470" s="1" t="s">
-        <v>3025</v>
+        <v>3026</v>
       </c>
       <c r="B470" s="1" t="s">
-        <v>3026</v>
+        <v>3027</v>
       </c>
       <c r="C470" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D470" s="1" t="s">
-        <v>3027</v>
+        <v>3028</v>
       </c>
       <c r="E470" s="1" t="s">
-        <v>3027</v>
+        <v>3028</v>
       </c>
       <c r="F470" s="1" t="s">
-        <v>3032</v>
+        <v>3033</v>
       </c>
       <c r="G470" s="1" t="s">
-        <v>3033</v>
+        <v>3034</v>
       </c>
       <c r="H470" s="1" t="s">
-        <v>3034</v>
+        <v>3035</v>
       </c>
       <c r="I470" s="1" t="s">
-        <v>3035</v>
+        <v>3036</v>
       </c>
       <c r="J470" s="1" t="s">
         <v>263</v>
       </c>
       <c r="K470" s="1"/>
       <c r="L470" s="1">
         <v>90570</v>
       </c>
       <c r="M470" s="1" t="s">
         <v>264</v>
       </c>
       <c r="N470" s="1" t="s">
-        <v>3031</v>
+        <v>3032</v>
       </c>
     </row>
     <row r="471" spans="1:14">
       <c r="A471" s="1" t="s">
-        <v>3036</v>
+        <v>3037</v>
       </c>
       <c r="B471" s="1" t="s">
-        <v>3037</v>
+        <v>3038</v>
       </c>
       <c r="C471" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D471" s="1" t="s">
-        <v>3038</v>
+        <v>3039</v>
       </c>
       <c r="E471" s="1" t="s">
-        <v>3039</v>
+        <v>3040</v>
       </c>
       <c r="F471" s="1" t="s">
-        <v>3040</v>
+        <v>3041</v>
       </c>
       <c r="G471" s="1" t="s">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="H471" s="1"/>
       <c r="I471" s="1" t="s">
-        <v>3041</v>
+        <v>3042</v>
       </c>
       <c r="J471" s="1" t="s">
         <v>263</v>
       </c>
       <c r="K471" s="1"/>
       <c r="L471" s="1">
         <v>33720</v>
       </c>
       <c r="M471" s="1" t="s">
-        <v>3042</v>
+        <v>3043</v>
       </c>
       <c r="N471" s="1" t="s">
-        <v>3043</v>
+        <v>3044</v>
       </c>
     </row>
     <row r="472" spans="1:14">
       <c r="A472" s="1" t="s">
-        <v>3036</v>
+        <v>3037</v>
       </c>
       <c r="B472" s="1" t="s">
-        <v>3037</v>
+        <v>3038</v>
       </c>
       <c r="C472" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D472" s="1" t="s">
-        <v>3038</v>
+        <v>3039</v>
       </c>
       <c r="E472" s="1" t="s">
-        <v>3039</v>
+        <v>3040</v>
       </c>
       <c r="F472" s="1" t="s">
-        <v>3000</v>
+        <v>3001</v>
       </c>
       <c r="G472" s="1"/>
       <c r="H472" s="1"/>
       <c r="I472" s="1" t="s">
-        <v>3001</v>
+        <v>3002</v>
       </c>
       <c r="J472" s="1" t="s">
         <v>263</v>
       </c>
       <c r="K472" s="1"/>
       <c r="L472" s="1">
         <v>33720</v>
       </c>
       <c r="M472" s="1" t="s">
-        <v>3042</v>
+        <v>3043</v>
       </c>
       <c r="N472" s="1" t="s">
-        <v>3043</v>
+        <v>3044</v>
       </c>
     </row>
     <row r="473" spans="1:14">
       <c r="A473" s="1" t="s">
-        <v>2994</v>
+        <v>2995</v>
       </c>
       <c r="B473" s="1"/>
       <c r="C473" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D473" s="1" t="s">
-        <v>2981</v>
+        <v>2982</v>
       </c>
       <c r="E473" s="1" t="s">
-        <v>3044</v>
+        <v>3045</v>
       </c>
       <c r="F473" s="1" t="s">
-        <v>3045</v>
+        <v>3046</v>
       </c>
       <c r="G473" s="1"/>
       <c r="H473" s="1"/>
       <c r="I473" s="1" t="s">
-        <v>3046</v>
+        <v>3047</v>
       </c>
       <c r="J473" s="1" t="s">
         <v>263</v>
       </c>
       <c r="K473" s="1"/>
       <c r="L473" s="1" t="s">
-        <v>3047</v>
+        <v>3048</v>
       </c>
       <c r="M473" s="1" t="s">
-        <v>2050</v>
+        <v>2051</v>
       </c>
       <c r="N473" s="1" t="s">
-        <v>3048</v>
+        <v>3049</v>
       </c>
     </row>
     <row r="474" spans="1:14">
       <c r="A474" s="1" t="s">
-        <v>2994</v>
+        <v>2995</v>
       </c>
       <c r="B474" s="1"/>
       <c r="C474" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D474" s="1" t="s">
-        <v>2981</v>
+        <v>2982</v>
       </c>
       <c r="E474" s="1" t="s">
-        <v>3044</v>
+        <v>3045</v>
       </c>
       <c r="F474" s="1" t="s">
-        <v>3049</v>
+        <v>3050</v>
       </c>
       <c r="G474" s="1" t="s">
-        <v>3050</v>
+        <v>3051</v>
       </c>
       <c r="H474" s="1"/>
       <c r="I474" s="1" t="s">
-        <v>3051</v>
+        <v>3052</v>
       </c>
       <c r="J474" s="1" t="s">
         <v>263</v>
       </c>
       <c r="K474" s="1"/>
       <c r="L474" s="1" t="s">
-        <v>3047</v>
+        <v>3048</v>
       </c>
       <c r="M474" s="1" t="s">
-        <v>2050</v>
+        <v>2051</v>
       </c>
       <c r="N474" s="1" t="s">
-        <v>3048</v>
+        <v>3049</v>
       </c>
     </row>
     <row r="475" spans="1:14">
       <c r="A475" s="1" t="s">
-        <v>3052</v>
+        <v>3053</v>
       </c>
       <c r="B475" s="1" t="s">
-        <v>3053</v>
+        <v>3054</v>
       </c>
       <c r="C475" s="1" t="s">
         <v>75</v>
       </c>
       <c r="D475" s="1" t="s">
-        <v>3054</v>
+        <v>3055</v>
       </c>
       <c r="E475" s="1" t="s">
-        <v>3054</v>
+        <v>3055</v>
       </c>
       <c r="F475" s="1" t="s">
-        <v>3055</v>
+        <v>3056</v>
       </c>
       <c r="G475" s="1"/>
       <c r="H475" s="1"/>
       <c r="I475" s="1" t="s">
-        <v>3056</v>
+        <v>3057</v>
       </c>
       <c r="J475" s="1" t="s">
         <v>612</v>
       </c>
       <c r="K475" s="1"/>
       <c r="L475" s="1">
         <v>30100</v>
       </c>
       <c r="M475" s="1" t="s">
-        <v>2570</v>
+        <v>2571</v>
       </c>
       <c r="N475" s="1" t="s">
-        <v>3057</v>
+        <v>3058</v>
       </c>
     </row>
     <row r="476" spans="1:14">
       <c r="A476" s="1" t="s">
-        <v>3058</v>
+        <v>3059</v>
       </c>
       <c r="B476" s="1" t="s">
-        <v>3058</v>
+        <v>3059</v>
       </c>
       <c r="C476" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D476" s="1" t="s">
-        <v>3059</v>
+        <v>3060</v>
       </c>
       <c r="E476" s="1" t="s">
-        <v>3059</v>
+        <v>3060</v>
       </c>
       <c r="F476" s="1" t="s">
-        <v>3060</v>
+        <v>3061</v>
       </c>
       <c r="G476" s="1"/>
       <c r="H476" s="1"/>
       <c r="I476" s="1" t="s">
-        <v>3061</v>
+        <v>3062</v>
       </c>
       <c r="J476" s="1" t="s">
         <v>55</v>
       </c>
       <c r="K476" s="1"/>
       <c r="L476" s="1" t="s">
-        <v>3062</v>
+        <v>3063</v>
       </c>
       <c r="M476" s="1" t="s">
-        <v>3063</v>
+        <v>3064</v>
       </c>
       <c r="N476" s="1" t="s">
-        <v>3064</v>
+        <v>3065</v>
       </c>
     </row>
     <row r="477" spans="1:14">
       <c r="A477" s="1" t="s">
-        <v>3058</v>
+        <v>3059</v>
       </c>
       <c r="B477" s="1" t="s">
-        <v>3058</v>
+        <v>3059</v>
       </c>
       <c r="C477" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D477" s="1" t="s">
-        <v>3059</v>
+        <v>3060</v>
       </c>
       <c r="E477" s="1" t="s">
-        <v>3059</v>
+        <v>3060</v>
       </c>
       <c r="F477" s="1" t="s">
-        <v>3065</v>
+        <v>3066</v>
       </c>
       <c r="G477" s="1" t="s">
-        <v>3066</v>
+        <v>3067</v>
       </c>
       <c r="H477" s="1" t="s">
-        <v>3067</v>
+        <v>3068</v>
       </c>
       <c r="I477" s="1" t="s">
-        <v>3068</v>
+        <v>3069</v>
       </c>
       <c r="J477" s="1" t="s">
         <v>55</v>
       </c>
       <c r="K477" s="1"/>
       <c r="L477" s="1" t="s">
-        <v>3062</v>
+        <v>3063</v>
       </c>
       <c r="M477" s="1" t="s">
-        <v>3063</v>
+        <v>3064</v>
       </c>
       <c r="N477" s="1" t="s">
-        <v>3064</v>
+        <v>3065</v>
       </c>
     </row>
     <row r="478" spans="1:14">
       <c r="A478" s="1" t="s">
-        <v>3069</v>
+        <v>3070</v>
       </c>
       <c r="B478" s="1" t="s">
-        <v>3070</v>
+        <v>3071</v>
       </c>
       <c r="C478" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D478" s="1" t="s">
-        <v>3071</v>
+        <v>3072</v>
       </c>
       <c r="E478" s="1" t="s">
-        <v>3072</v>
+        <v>3073</v>
       </c>
       <c r="F478" s="1" t="s">
-        <v>3073</v>
+        <v>3074</v>
       </c>
       <c r="G478" s="1" t="s">
-        <v>3074</v>
+        <v>3075</v>
       </c>
       <c r="H478" s="1">
         <v>35351302952</v>
       </c>
       <c r="I478" s="1" t="s">
-        <v>3075</v>
+        <v>3076</v>
       </c>
       <c r="J478" s="1" t="s">
         <v>45</v>
       </c>
       <c r="K478" s="1" t="s">
-        <v>3076</v>
+        <v>3077</v>
       </c>
       <c r="L478" s="1" t="s">
-        <v>3077</v>
+        <v>3078</v>
       </c>
       <c r="M478" s="1" t="s">
-        <v>3078</v>
+        <v>3079</v>
       </c>
       <c r="N478" s="1" t="s">
-        <v>3079</v>
+        <v>3080</v>
       </c>
     </row>
     <row r="479" spans="1:14">
       <c r="A479" s="1" t="s">
-        <v>3069</v>
+        <v>3070</v>
       </c>
       <c r="B479" s="1" t="s">
-        <v>3070</v>
+        <v>3071</v>
       </c>
       <c r="C479" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D479" s="1" t="s">
-        <v>3071</v>
+        <v>3072</v>
       </c>
       <c r="E479" s="1" t="s">
-        <v>3072</v>
+        <v>3073</v>
       </c>
       <c r="F479" s="1" t="s">
-        <v>3080</v>
+        <v>3081</v>
       </c>
       <c r="G479" s="1" t="s">
-        <v>3081</v>
+        <v>3082</v>
       </c>
       <c r="H479" s="1" t="s">
-        <v>3082</v>
+        <v>3083</v>
       </c>
       <c r="I479" s="1" t="s">
-        <v>3083</v>
+        <v>3084</v>
       </c>
       <c r="J479" s="1" t="s">
         <v>45</v>
       </c>
       <c r="K479" s="1" t="s">
-        <v>3076</v>
+        <v>3077</v>
       </c>
       <c r="L479" s="1" t="s">
-        <v>3077</v>
+        <v>3078</v>
       </c>
       <c r="M479" s="1" t="s">
-        <v>3078</v>
+        <v>3079</v>
       </c>
       <c r="N479" s="1" t="s">
-        <v>3079</v>
+        <v>3080</v>
       </c>
     </row>
     <row r="480" spans="1:14">
       <c r="A480" s="1" t="s">
-        <v>3084</v>
+        <v>3085</v>
       </c>
       <c r="B480" s="1" t="s">
-        <v>3085</v>
+        <v>3086</v>
       </c>
       <c r="C480" s="1" t="s">
         <v>178</v>
       </c>
       <c r="D480" s="1" t="s">
-        <v>3086</v>
+        <v>3087</v>
       </c>
       <c r="E480" s="1" t="s">
-        <v>3087</v>
+        <v>3088</v>
       </c>
       <c r="F480" s="1"/>
       <c r="G480" s="1"/>
       <c r="H480" s="1"/>
       <c r="I480" s="1"/>
       <c r="J480" s="1" t="s">
         <v>22</v>
       </c>
       <c r="K480" s="1"/>
       <c r="L480" s="1">
         <v>76131</v>
       </c>
       <c r="M480" s="1" t="s">
-        <v>2914</v>
+        <v>2915</v>
       </c>
       <c r="N480" s="1" t="s">
-        <v>3088</v>
+        <v>3089</v>
       </c>
     </row>
     <row r="481" spans="1:14">
       <c r="A481" s="1" t="s">
-        <v>3089</v>
+        <v>3090</v>
       </c>
       <c r="B481" s="1"/>
       <c r="C481" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D481" s="1" t="s">
-        <v>3090</v>
+        <v>3091</v>
       </c>
       <c r="E481" s="1" t="s">
-        <v>3091</v>
+        <v>3092</v>
       </c>
       <c r="F481" s="1" t="s">
-        <v>3092</v>
+        <v>3093</v>
       </c>
       <c r="G481" s="1"/>
       <c r="H481" s="1"/>
       <c r="I481" s="1" t="s">
-        <v>3093</v>
+        <v>3094</v>
       </c>
       <c r="J481" s="1" t="s">
         <v>271</v>
       </c>
       <c r="K481" s="1"/>
       <c r="L481" s="1" t="s">
-        <v>3094</v>
+        <v>3095</v>
       </c>
       <c r="M481" s="1" t="s">
-        <v>1516</v>
+        <v>1517</v>
       </c>
       <c r="N481" s="1" t="s">
-        <v>3095</v>
+        <v>3096</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>